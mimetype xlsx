--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5cde95a2764656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411b8a561f63499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5711a4b19f6a41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdd469960ca43e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9610c042e941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5711a4b19f6a41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7820896fc35406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdd469960ca43e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>