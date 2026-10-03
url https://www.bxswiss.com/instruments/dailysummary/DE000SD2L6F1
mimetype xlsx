--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411b8a561f63499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2e19f07a9e4504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdd469960ca43e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5386d13ec7eb48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7820896fc35406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdd469960ca43e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52b5305bb9e43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5386d13ec7eb48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,670</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,720</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,485</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>9,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,965</x:t>
-[...296 lines deleted...]
-          <x:t>9,565</x:t>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>