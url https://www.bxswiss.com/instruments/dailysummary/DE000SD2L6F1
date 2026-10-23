--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2e19f07a9e4504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429b080b857f4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5386d13ec7eb48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0da2690f884677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52b5305bb9e43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5386d13ec7eb48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf4a32d0ee340dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0da2690f884677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,770</x:t>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,085</x:t>
-[...114 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,355</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>9,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>