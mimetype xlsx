--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bfda068b9a4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc74f6abcab46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf669b0e4c71c4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abf9213ed464d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfad08bd252648d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf669b0e4c71c4c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecc285fe542481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abf9213ed464d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,580</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,555</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>3,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>