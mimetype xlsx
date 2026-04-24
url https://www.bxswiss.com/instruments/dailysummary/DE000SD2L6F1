--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc74f6abcab46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba5d6437c4645e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abf9213ed464d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f0d63430c24d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecc285fe542481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abf9213ed464d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5102dcffd2364112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f0d63430c24d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,515</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...38 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,555</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>3,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,245</x:t>
-[...296 lines deleted...]
-          <x:t>3,495</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>