--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba5d6437c4645e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67257812ec9042bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f0d63430c24d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b0590adc5c4203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5102dcffd2364112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f0d63430c24d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345b0ac564b246d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b0590adc5c4203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,950</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...16 lines deleted...]
-          <x:t>3,070</x:t>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,055</x:t>
-[...16 lines deleted...]
-          <x:t>3,070</x:t>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>3,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>