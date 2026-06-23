--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67257812ec9042bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6519a582ec4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b0590adc5c4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5325f7f0fac74e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345b0ac564b246d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b0590adc5c4203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa6a4bd2fbb4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5325f7f0fac74e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,960</x:t>
-[...26 lines deleted...]
-          <x:t>4,105</x:t>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>3,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>