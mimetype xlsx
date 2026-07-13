--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6519a582ec4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1924270a6aa4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5325f7f0fac74e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabafe97ef1824620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa6a4bd2fbb4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5325f7f0fac74e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615413c7027f490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabafe97ef1824620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>3,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,820</x:t>
-[...43 lines deleted...]
-          <x:t>3,985</x:t>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
-[...65 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,370</x:t>
-[...4 lines deleted...]
-          <x:t>4,115</x:t>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>