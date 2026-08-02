--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1924270a6aa4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d081866e27e469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabafe97ef1824620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ddb7eb35844542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615413c7027f490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabafe97ef1824620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7755010f57554fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ddb7eb35844542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,660</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,560</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>