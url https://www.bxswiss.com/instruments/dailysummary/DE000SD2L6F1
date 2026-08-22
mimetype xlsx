--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d081866e27e469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5cde95a2764656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ddb7eb35844542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5711a4b19f6a41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7755010f57554fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ddb7eb35844542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9610c042e941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5711a4b19f6a41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>5,385</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,220</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>6,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>