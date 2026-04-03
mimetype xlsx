--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89181b0930284764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ed5c0151ca4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71669f75cd544125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3de627e9de4a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5042700a917f4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71669f75cd544125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8307bea491745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3de627e9de4a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,185</x:t>
-[...286 lines deleted...]
-          <x:t>4,980</x:t>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,335</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...112 lines deleted...]
-          <x:t>4,180</x:t>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>