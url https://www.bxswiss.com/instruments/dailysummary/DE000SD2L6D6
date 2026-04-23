--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ed5c0151ca4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5116fa7c620d495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3de627e9de4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf313900a9ff84007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8307bea491745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3de627e9de4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712d2390913443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf313900a9ff84007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,690</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,320</x:t>
-[...38 lines deleted...]
-          <x:t>5,170</x:t>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,075</x:t>
-[...571 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>