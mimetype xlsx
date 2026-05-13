--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5116fa7c620d495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabee64e8ef3c41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf313900a9ff84007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2a2b19de6c4a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712d2390913443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf313900a9ff84007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b58d92fd5ec40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2a2b19de6c4a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>4,900</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,975</x:t>
-[...129 lines deleted...]
-          <x:t>6,760</x:t>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,380</x:t>
-[...31 lines deleted...]
-          <x:t>6,705</x:t>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>