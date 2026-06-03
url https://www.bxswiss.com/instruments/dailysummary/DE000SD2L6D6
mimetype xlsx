--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabee64e8ef3c41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f44927daac14348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2a2b19de6c4a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995d310a1d7a4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b58d92fd5ec40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2a2b19de6c4a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6df449ce793406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995d310a1d7a4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,935</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,845</x:t>
-[...38 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>6,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>