--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f44927daac14348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959ed4c321f447a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995d310a1d7a4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e171cdfcf74b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6df449ce793406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995d310a1d7a4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae9db00652f4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e171cdfcf74b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>7,065</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>7,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,625</x:t>
-[...119 lines deleted...]
-          <x:t>7,980</x:t>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>8,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>