--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959ed4c321f447a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb652f4a43a464aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e171cdfcf74b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043c0ebe1ca6477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae9db00652f4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e171cdfcf74b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b9dfc3ed2644ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043c0ebe1ca6477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>