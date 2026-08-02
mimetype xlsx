--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb652f4a43a464aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4ebfbf04f84661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043c0ebe1ca6477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5707a2e99ca74251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b9dfc3ed2644ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043c0ebe1ca6477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1762ba550e64c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5707a2e99ca74251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,665</x:t>
-[...387 lines deleted...]
-          <x:t>10,230</x:t>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>