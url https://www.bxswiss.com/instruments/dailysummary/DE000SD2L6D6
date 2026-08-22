--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4ebfbf04f84661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54a76e78b184a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5707a2e99ca74251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece34c78e9ff447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1762ba550e64c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5707a2e99ca74251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a2171f64384b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece34c78e9ff447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>9,075</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,990</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,390</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>