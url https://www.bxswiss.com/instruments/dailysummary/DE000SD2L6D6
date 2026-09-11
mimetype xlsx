--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54a76e78b184a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422cfbda0d37408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece34c78e9ff447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fc645ef93a402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a2171f64384b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece34c78e9ff447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9429577cf6154741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fc645ef93a402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>5,535</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,555</x:t>
-[...166 lines deleted...]
-          <x:t>6,205</x:t>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>5,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>