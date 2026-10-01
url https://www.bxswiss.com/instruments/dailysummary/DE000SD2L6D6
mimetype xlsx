--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422cfbda0d37408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e9b81ea98645a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fc645ef93a402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38e106fa6e141b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9429577cf6154741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fc645ef93a402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e4454fb5443aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38e106fa6e141b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,205</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>7,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,015</x:t>
-[...490 lines deleted...]
-          <x:t>5,265</x:t>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>