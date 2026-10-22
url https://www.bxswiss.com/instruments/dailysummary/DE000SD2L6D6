--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e9b81ea98645a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299fa7a754ad43ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38e106fa6e141b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50a6288aea443ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e4454fb5443aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38e106fa6e141b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18754e14ffd94a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50a6288aea443ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,130</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>7,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>