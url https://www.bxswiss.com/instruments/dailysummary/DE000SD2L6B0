--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358320e8068849e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4231804e1e154c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb730c04367024773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea6d178f05d4090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfd51a588414246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb730c04367024773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529c5f4cdd2d46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea6d178f05d4090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...178 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...4 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>