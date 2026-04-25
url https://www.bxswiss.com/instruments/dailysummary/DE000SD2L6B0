--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4231804e1e154c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdcf687a0164fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea6d178f05d4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761c6826f3664655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529c5f4cdd2d46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea6d178f05d4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d861ba654bf4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761c6826f3664655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...151 lines deleted...]
-          <x:t>0,088</x:t>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...274 lines deleted...]
-          <x:t>0,107</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>