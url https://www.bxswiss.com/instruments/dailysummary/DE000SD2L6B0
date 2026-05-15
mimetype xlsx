--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdcf687a0164fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f2529bc195423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761c6826f3664655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e84c296dbe4446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d861ba654bf4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761c6826f3664655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9a494adfec42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e84c296dbe4446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...65 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...85 lines deleted...]
-          <x:t>0,121</x:t>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>