--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f2529bc195423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6102f89e0a4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e84c296dbe4446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ede96534c094174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9a494adfec42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e84c296dbe4446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db6136499c4490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ede96534c094174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...92 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>0,143</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>