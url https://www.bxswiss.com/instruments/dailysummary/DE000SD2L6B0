--- v9 (2026-06-05)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6102f89e0a4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8f9ac06e5e4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ede96534c094174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a97f2b6de0748e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db6136499c4490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ede96534c094174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39f162a18534257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a97f2b6de0748e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...409 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>