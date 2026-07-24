--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8f9ac06e5e4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5b723ad664363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a97f2b6de0748e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f803b9f22a43e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39f162a18534257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a97f2b6de0748e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3380e35f43446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f803b9f22a43e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...227 lines deleted...]
-          <x:t>0,151</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>