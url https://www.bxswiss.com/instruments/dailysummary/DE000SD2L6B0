--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c5b723ad664363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692d57282ce455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f803b9f22a43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9014d52feea0435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3380e35f43446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f803b9f22a43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9d2fd8365449ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9014d52feea0435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...16 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...576 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>