--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692d57282ce455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d094afa10e41dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9014d52feea0435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38c10a0093b416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9d2fd8365449ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9014d52feea0435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74acd7746f643c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38c10a0093b416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L6B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...16 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...97 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...43 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>