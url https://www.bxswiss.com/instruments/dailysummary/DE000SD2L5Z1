--- v10 (2026-09-04)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b13cc1399e14629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c13aadacbee40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7689f721c047a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf0c079c2c746b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbb9d7334fc4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7689f721c047a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe97bbd15674ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf0c079c2c746b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,820</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,560</x:t>
-[...404 lines deleted...]
-          <x:t>5,050</x:t>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>