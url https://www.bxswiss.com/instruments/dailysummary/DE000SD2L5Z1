--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c13aadacbee40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf6960238284ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf0c079c2c746b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06294e5d65fe498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe97bbd15674ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf0c079c2c746b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea0e44ce1d4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06294e5d65fe498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,450</x:t>
-[...48 lines deleted...]
-          <x:t>5,025</x:t>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,865</x:t>
-[...87 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,135</x:t>
-[...26 lines deleted...]
-          <x:t>5,155</x:t>
+          <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...308 lines deleted...]
-          <x:t>4,945</x:t>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,885</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>