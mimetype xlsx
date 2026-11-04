--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf6960238284ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d4aeda194f46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06294e5d65fe498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b62a137ca5f42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea0e44ce1d4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06294e5d65fe498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46384595497d4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b62a137ca5f42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,830</x:t>
-[...102 lines deleted...]
-          <x:t>5,745</x:t>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,135</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>