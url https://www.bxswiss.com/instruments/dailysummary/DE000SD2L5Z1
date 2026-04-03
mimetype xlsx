--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6512607c854ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41ad83e4d554ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2936c67b6344d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2d6abf87cd4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb861a9daa114153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2936c67b6344d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc718807ab4d84d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2d6abf87cd4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,885</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>