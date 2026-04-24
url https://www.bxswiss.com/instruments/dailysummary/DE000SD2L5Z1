--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41ad83e4d554ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9393adff045f49c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2d6abf87cd4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb54f15c1dd4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc718807ab4d84d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2d6abf87cd4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f58c84e7af4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb54f15c1dd4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
-[...70 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,370</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>