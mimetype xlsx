--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9393adff045f49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71036f2cedf473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb54f15c1dd4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241a4f874d564e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f58c84e7af4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb54f15c1dd4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58adbc0a984e4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241a4f874d564e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,125</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,060</x:t>
-[...416 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,730</x:t>
-[...63 lines deleted...]
-          <x:t>3,370</x:t>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>