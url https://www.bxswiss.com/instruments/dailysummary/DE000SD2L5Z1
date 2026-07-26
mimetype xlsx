--- v7 (2026-05-14)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71036f2cedf473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa04978e5a4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241a4f874d564e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c64d2a8563458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58adbc0a984e4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241a4f874d564e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a70ade5f5fb4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c64d2a8563458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...139 lines deleted...]
-          <x:t>3,930</x:t>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>