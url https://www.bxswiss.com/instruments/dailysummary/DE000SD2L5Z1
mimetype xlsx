--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6fa04978e5a4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aa7f0761964fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c64d2a8563458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0cfc8a80114ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a70ade5f5fb4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c64d2a8563458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421ebcbfff614725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0cfc8a80114ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,035</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,690</x:t>
-[...119 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,615</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>5,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>4,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>