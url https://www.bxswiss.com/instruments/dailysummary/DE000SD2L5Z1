--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aa7f0761964fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b13cc1399e14629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0cfc8a80114ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7689f721c047a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421ebcbfff614725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0cfc8a80114ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbb9d7334fc4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7689f721c047a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,620</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>4,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,535</x:t>
-[...16 lines deleted...]
-          <x:t>4,990</x:t>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,800</x:t>
-[...382 lines deleted...]
-          <x:t>5,570</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>