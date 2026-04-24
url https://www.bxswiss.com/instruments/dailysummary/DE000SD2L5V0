--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b8aa6885e74782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75426eb505a947df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c7f5f5449b4a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f31275ee934727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra269b3e5568a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c7f5f5449b4a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68deb95a1e054b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f31275ee934727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,085</x:t>
-[...26 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,005</x:t>
-[...539 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>