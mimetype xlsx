--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75426eb505a947df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe60f35381614a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f31275ee934727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad26725114e4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68deb95a1e054b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f31275ee934727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab4ce675d944515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad26725114e4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,385</x:t>
-[...566 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>