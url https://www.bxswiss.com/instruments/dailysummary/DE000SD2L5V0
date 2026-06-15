--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe60f35381614a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f075114437f4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad26725114e4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1007b2f00b854b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab4ce675d944515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad26725114e4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eaeaf30f7014567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1007b2f00b854b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,130</x:t>
-[...107 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>