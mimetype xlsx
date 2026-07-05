--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f075114437f4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4c4f6a8abf44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1007b2f00b854b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06434e67e6e480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eaeaf30f7014567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1007b2f00b854b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195d5b78bb1f45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06434e67e6e480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...38 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...11 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,375</x:t>
-[...16 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...436 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>