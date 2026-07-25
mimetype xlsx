--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4c4f6a8abf44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9242c90b783b4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06434e67e6e480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a8ac84a1bb47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195d5b78bb1f45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06434e67e6e480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f94fc4966d94f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a8ac84a1bb47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,360</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...4 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>