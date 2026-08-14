--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9242c90b783b4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264bfe50a87744f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a8ac84a1bb47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10051885a87e49a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f94fc4966d94f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a8ac84a1bb47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e92a70572949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10051885a87e49a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...11 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...301 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>