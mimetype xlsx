--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6c0df08995407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf3e7caab494b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b34f193d84246c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb11796608f4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8126385d39604c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b34f193d84246c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686ef5ee442a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb11796608f4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...21 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,368</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,398</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...141 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...414 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>