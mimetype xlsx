--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf3e7caab494b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3626597f516e4992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb11796608f4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree49490a3fb14b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686ef5ee442a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb11796608f4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa55719a3f141a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree49490a3fb14b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,401</x:t>
-[...80 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>