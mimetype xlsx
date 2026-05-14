--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3626597f516e4992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37b49306440411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree49490a3fb14b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2878c9a56e47cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa55719a3f141a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree49490a3fb14b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99919919f7c843ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2878c9a56e47cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...16 lines deleted...]
-          <x:t>0,366</x:t>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>