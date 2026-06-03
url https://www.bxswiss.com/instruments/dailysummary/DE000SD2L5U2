--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37b49306440411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4b0cfe2d994512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2878c9a56e47cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06bb3aadd974bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99919919f7c843ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2878c9a56e47cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f787703d394765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06bb3aadd974bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,292</x:t>
-[...48 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>