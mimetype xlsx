--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4b0cfe2d994512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb526330910944c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06bb3aadd974bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c1b6308af14a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f787703d394765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06bb3aadd974bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda109eacc5b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c1b6308af14a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,270</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>