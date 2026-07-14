--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb526330910944c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c59299302d045bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c1b6308af14a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0a28e907274fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda109eacc5b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c1b6308af14a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeccbe2c24bf4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0a28e907274fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>