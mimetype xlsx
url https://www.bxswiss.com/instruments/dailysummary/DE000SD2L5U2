--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c59299302d045bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8477b0b320cc4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0a28e907274fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292f1742e954422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeccbe2c24bf4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0a28e907274fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0da5f51cde489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292f1742e954422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>