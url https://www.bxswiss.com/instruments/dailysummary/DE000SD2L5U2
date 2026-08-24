--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8477b0b320cc4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7e40f2a68e4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292f1742e954422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd770d9e9884b4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0da5f51cde489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292f1742e954422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3ed8bf4bf4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd770d9e9884b4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...58 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>