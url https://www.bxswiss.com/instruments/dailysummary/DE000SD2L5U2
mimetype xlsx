--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7e40f2a68e4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c903f237054f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd770d9e9884b4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1c252709f64bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3ed8bf4bf4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd770d9e9884b4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3ca150de554356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1c252709f64bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vontobel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...16 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>