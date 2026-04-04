--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29684269238944a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d06a9efda064398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4705d279db2545fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abe20634b514608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61521da84bd4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4705d279db2545fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94d7e00fb494083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abe20634b514608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>4,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>