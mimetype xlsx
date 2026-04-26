--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d06a9efda064398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d68e02734b4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abe20634b514608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7f3c5915614555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94d7e00fb494083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abe20634b514608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb30ce81b43c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7f3c5915614555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>