--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d68e02734b4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02a1ebe6db942fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7f3c5915614555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91571ebcb5a1474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb30ce81b43c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7f3c5915614555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dce04ba790f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91571ebcb5a1474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>