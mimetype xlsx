--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02a1ebe6db942fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8adc16d23624324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91571ebcb5a1474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f41bce2f20a49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dce04ba790f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91571ebcb5a1474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fe461d4ace400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f41bce2f20a49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...259 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>1,165</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>