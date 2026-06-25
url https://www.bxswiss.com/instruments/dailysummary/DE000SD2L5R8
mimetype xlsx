--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8adc16d23624324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d27d268d8f74392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f41bce2f20a49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6c18700209466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fe461d4ace400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f41bce2f20a49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5355f832964dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6c18700209466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...48 lines deleted...]
-          <x:t>1,050</x:t>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,190</x:t>
-[...485 lines deleted...]
-          <x:t>1,210</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>