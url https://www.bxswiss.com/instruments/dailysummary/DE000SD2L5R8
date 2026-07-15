--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d27d268d8f74392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5961bf57afb7402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6c18700209466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e562f5cc436462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5355f832964dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6c18700209466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002443ac7b444842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e562f5cc436462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...178 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>