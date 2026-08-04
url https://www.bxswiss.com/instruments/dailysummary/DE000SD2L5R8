--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5961bf57afb7402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cac6059aa894f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e562f5cc436462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f73c822cc944af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002443ac7b444842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e562f5cc436462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf285854186074b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f73c822cc944af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...38 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,909</x:t>
-[...156 lines deleted...]
-          <x:t>0,969</x:t>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,796</x:t>
-[...16 lines deleted...]
-          <x:t>0,764</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...188 lines deleted...]
-          <x:t>0,962</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>