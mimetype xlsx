--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cac6059aa894f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3b58f113fb43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f73c822cc944af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355ad7609b004f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf285854186074b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f73c822cc944af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805c03b4ce34425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355ad7609b004f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,761</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...232 lines deleted...]
-          <x:t>0,928</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>