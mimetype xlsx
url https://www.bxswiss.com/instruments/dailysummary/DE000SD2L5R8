--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3b58f113fb43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc733524b9866461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355ad7609b004f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156c9c7fa031435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805c03b4ce34425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355ad7609b004f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e15c8a6b494d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156c9c7fa031435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,718</x:t>
-[...210 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...269 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>