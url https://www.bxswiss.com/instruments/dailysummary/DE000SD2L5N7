--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3455141ca634378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30540012c37d48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56764e066abe4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf66f31fe874c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db8d0aee78c4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56764e066abe4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be827fa1c7e404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf66f31fe874c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...70 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...65 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>2,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>