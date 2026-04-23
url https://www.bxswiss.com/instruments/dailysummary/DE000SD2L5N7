--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30540012c37d48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453987fcb1b64eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf66f31fe874c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b5f1aefe354400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be827fa1c7e404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf66f31fe874c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818ead4b13cd482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b5f1aefe354400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,560</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...48 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,990</x:t>
-[...200 lines deleted...]
-          <x:t>2,690</x:t>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,670</x:t>
-[...139 lines deleted...]
-          <x:t>2,765</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>