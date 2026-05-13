--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453987fcb1b64eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee87ae6d68140fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b5f1aefe354400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e02d9b17eea4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818ead4b13cd482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b5f1aefe354400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc71e28c097041e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e02d9b17eea4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2,145</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>