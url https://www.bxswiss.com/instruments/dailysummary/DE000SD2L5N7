--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee87ae6d68140fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01efb60f0174f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e02d9b17eea4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad59f695dd445b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc71e28c097041e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e02d9b17eea4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212d6c29118542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad59f695dd445b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,505</x:t>
-[...87 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...414 lines deleted...]
-          <x:t>1,700</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>