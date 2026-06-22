--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01efb60f0174f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581050227e834e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad59f695dd445b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d73f7710c54e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212d6c29118542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad59f695dd445b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd3121288c543d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d73f7710c54e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...335 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...48 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>