--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581050227e834e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914a99789c87429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d73f7710c54e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7422e3c6b40f4f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd3121288c543d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d73f7710c54e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb7e7f2ff5a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7422e3c6b40f4f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...48 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>