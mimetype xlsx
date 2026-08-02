--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914a99789c87429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd585339ea764056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7422e3c6b40f4f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d5490449384305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb7e7f2ff5a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7422e3c6b40f4f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfe803450ba4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d5490449384305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>