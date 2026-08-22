--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd585339ea764056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd730bf226f09467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d5490449384305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3deec7b048407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfe803450ba4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d5490449384305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7245c1d3072a44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3deec7b048407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5N7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>