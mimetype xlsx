--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408d72178b1249af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9565bf05144b43b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50213a15e89541f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51d3a719d354170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc539fbcedc9341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50213a15e89541f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11748f476c3d40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51d3a719d354170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,970</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,910</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,060</x:t>
-[...102 lines deleted...]
-          <x:t>3,110</x:t>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,945</x:t>
-[...48 lines deleted...]
-          <x:t>3,040</x:t>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,690</x:t>
-[...328 lines deleted...]
-          <x:t>3,075</x:t>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>