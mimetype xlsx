--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9565bf05144b43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6d4886e4a24a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51d3a719d354170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6b20febe354397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11748f476c3d40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51d3a719d354170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee52a06d2fd4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6b20febe354397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,095</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...107 lines deleted...]
-          <x:t>2,780</x:t>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>