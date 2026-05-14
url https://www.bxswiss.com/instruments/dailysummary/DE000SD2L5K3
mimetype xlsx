--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6d4886e4a24a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c83decdfa348fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6b20febe354397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc33499588a4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee52a06d2fd4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6b20febe354397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f5f219e66b483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc33499588a4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,665</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
-[...43 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,275</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...60 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,060</x:t>
-[...6 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,140</x:t>
-[...9 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>