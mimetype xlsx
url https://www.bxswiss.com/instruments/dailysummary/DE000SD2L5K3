--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c83decdfa348fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bc64b3dc78438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc33499588a4634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe9f8f350745c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f5f219e66b483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc33499588a4634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cd309048a14bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe9f8f350745c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,380</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>2,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,990</x:t>
-[...65 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,110</x:t>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,105</x:t>
-[...107 lines deleted...]
-          <x:t>2,070</x:t>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>