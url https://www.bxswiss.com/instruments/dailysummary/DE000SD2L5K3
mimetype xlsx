--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bc64b3dc78438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf8feb39b24682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe9f8f350745c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ceb6bf5bbe4d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cd309048a14bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe9f8f350745c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abc7deffbeb4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ceb6bf5bbe4d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,855</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,770</x:t>
+          <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...156 lines deleted...]
-          <x:t>1,800</x:t>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...53 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>