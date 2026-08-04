--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf8feb39b24682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f82ed2a6974f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ceb6bf5bbe4d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f3a28a56d644b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abc7deffbeb4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ceb6bf5bbe4d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ede8f54e764814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f3a28a56d644b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...16 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,620</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>