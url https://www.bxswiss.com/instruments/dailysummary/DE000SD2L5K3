--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f82ed2a6974f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4998269e32ea4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f3a28a56d644b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fac5a400fa4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ede8f54e764814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f3a28a56d644b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952ed624061b4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fac5a400fa4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,040</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>