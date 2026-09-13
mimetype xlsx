--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4998269e32ea4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a38cb24abc42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fac5a400fa4087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4808526bccc45d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952ed624061b4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fac5a400fa4087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e16f5b7bf441e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4808526bccc45d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...75 lines deleted...]
-          <x:t>0,904</x:t>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...387 lines deleted...]
-          <x:t>0,887</x:t>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>