--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a38cb24abc42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1de85b82324781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4808526bccc45d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337ea862d4324751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e16f5b7bf441e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4808526bccc45d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a95de4a40844e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337ea862d4324751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,829</x:t>
-[...80 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...269 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>