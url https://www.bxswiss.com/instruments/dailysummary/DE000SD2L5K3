--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1de85b82324781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4e1ed94e504201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337ea862d4324751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c6dab0e0c344b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a95de4a40844e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337ea862d4324751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513f6ea592284751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c6dab0e0c344b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on EMS-Chemie Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>