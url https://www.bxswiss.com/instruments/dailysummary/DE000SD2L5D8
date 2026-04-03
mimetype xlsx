--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283827cd868241ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf5b89a31064658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3733c90cdc92461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ba371604a74da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd108821b966e46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3733c90cdc92461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dbe3a5506534039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ba371604a74da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...97 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>