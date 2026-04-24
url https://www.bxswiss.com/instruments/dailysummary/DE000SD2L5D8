--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf5b89a31064658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1422de138c4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ba371604a74da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3813a2b986fc4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dbe3a5506534039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ba371604a74da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2381bbb3d67a458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3813a2b986fc4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...6 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>