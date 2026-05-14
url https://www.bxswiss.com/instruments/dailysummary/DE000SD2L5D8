--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1422de138c4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce36e72f9a146c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3813a2b986fc4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fc67b2f9394df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2381bbb3d67a458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3813a2b986fc4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d323c6ed244084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fc67b2f9394df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,310</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...6 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...70 lines deleted...]
-          <x:t>1,240</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>1,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...107 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>