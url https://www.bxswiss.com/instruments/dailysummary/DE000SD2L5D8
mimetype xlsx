--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce36e72f9a146c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfba92a56d84b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fc67b2f9394df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a30f8b40324c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d323c6ed244084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fc67b2f9394df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e24389baebc4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a30f8b40324c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>1,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,947</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>