--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfba92a56d84b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f82e66b8b5d41da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a30f8b40324c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1639faa98764edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e24389baebc4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a30f8b40324c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc08f11c17e4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1639faa98764edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,894</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,854</x:t>
-[...11 lines deleted...]
-          <x:t>0,873</x:t>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,816</x:t>
-[...274 lines deleted...]
-          <x:t>0,824</x:t>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>