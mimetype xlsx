--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f82e66b8b5d41da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c055301dc7748d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1639faa98764edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d062d8129af4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc08f11c17e4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1639faa98764edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba01cd1dff249df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d062d8129af4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...188 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,809</x:t>
-[...350 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>