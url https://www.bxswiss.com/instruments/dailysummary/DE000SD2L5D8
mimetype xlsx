--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c055301dc7748d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f35b9dc364161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d062d8129af4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee17bbab8034e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba01cd1dff249df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d062d8129af4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97f482a9cee4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee17bbab8034e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>