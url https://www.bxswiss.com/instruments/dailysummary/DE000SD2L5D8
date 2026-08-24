--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f35b9dc364161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015f88a98eb4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee17bbab8034e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514b7af46a9a47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97f482a9cee4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee17bbab8034e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4896e110f34c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514b7af46a9a47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,588</x:t>
-[...16 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,602</x:t>
-[...21 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,553</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>