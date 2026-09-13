--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015f88a98eb4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7092589b10204760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514b7af46a9a47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae956a4444574509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4896e110f34c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514b7af46a9a47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96161fafffb4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae956a4444574509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L5D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,621</x:t>
-[...36 lines deleted...]
-          <x:t>0,594</x:t>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>