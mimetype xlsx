--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f2ce325b264db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646eb8006c6847fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1355cf40124140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb862c077ab64664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd540018f3a6245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1355cf40124140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ba34ed839b4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb862c077ab64664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,580</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,250</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,160</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>