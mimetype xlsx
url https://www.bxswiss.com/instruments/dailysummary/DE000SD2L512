--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646eb8006c6847fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39fb73aa4d4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb862c077ab64664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9317231a254a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ba34ed839b4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb862c077ab64664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ed02b49f4b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9317231a254a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,760</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>2,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,355</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>