--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39fb73aa4d4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb94af3536c483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9317231a254a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322f41a0b9514a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ed02b49f4b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9317231a254a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aef21db16c4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322f41a0b9514a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,050</x:t>
-[...16 lines deleted...]
-          <x:t>2,200</x:t>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>2,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>