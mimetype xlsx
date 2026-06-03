--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb94af3536c483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361a9102608f4f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322f41a0b9514a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb015cc6acea4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aef21db16c4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322f41a0b9514a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e7015416e644ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb015cc6acea4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,450</x:t>
-[...193 lines deleted...]
-          <x:t>2,410</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...43 lines deleted...]
-          <x:t>2,300</x:t>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,135</x:t>
-[...242 lines deleted...]
-          <x:t>2,300</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>