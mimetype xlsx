--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361a9102608f4f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989ff109edd340ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb015cc6acea4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd5a938a09e4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e7015416e644ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb015cc6acea4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64efc2d32baf48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd5a938a09e4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
-[...4 lines deleted...]
-          <x:t>2,160</x:t>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,470</x:t>
-[...43 lines deleted...]
-          <x:t>2,400</x:t>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,115</x:t>
-[...36 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>