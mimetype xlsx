--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989ff109edd340ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54439d43e4e409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd5a938a09e4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c964f09f994005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64efc2d32baf48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd5a938a09e4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea6fd6f8274511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c964f09f994005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,200</x:t>
-[...119 lines deleted...]
-          <x:t>2,100</x:t>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>2,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,340</x:t>
-[...53 lines deleted...]
-          <x:t>2,170</x:t>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>