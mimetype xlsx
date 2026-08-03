--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54439d43e4e409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777e7bc89c304f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c964f09f994005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09646d50e8614395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea6fd6f8274511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c964f09f994005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bc2227a82944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09646d50e8614395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...48 lines deleted...]
-          <x:t>2,200</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,075</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,320</x:t>
-[...264 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,990</x:t>
-[...220 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>