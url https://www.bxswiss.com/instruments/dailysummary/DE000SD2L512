--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777e7bc89c304f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e02d554304eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09646d50e8614395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1e6424bdf44a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bc2227a82944b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09646d50e8614395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b5f6708e0842ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1e6424bdf44a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>