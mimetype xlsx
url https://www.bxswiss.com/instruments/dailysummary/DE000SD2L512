--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12e02d554304eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1463217bbd8041c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1e6424bdf44a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa65cf3e02ab4222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b5f6708e0842ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1e6424bdf44a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31239659b9984e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa65cf3e02ab4222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>3,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,655</x:t>
-[...301 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>