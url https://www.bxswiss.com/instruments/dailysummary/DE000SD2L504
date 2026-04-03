--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551001f8efc146fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c7063cc20487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a6e15c78224174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a67ef293104279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf297d6dc3d814b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a6e15c78224174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19fad15e8d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a67ef293104279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,351</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>