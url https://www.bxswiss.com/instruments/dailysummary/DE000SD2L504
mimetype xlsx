--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c7063cc20487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f3b0e4a9214bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a67ef293104279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8053a1f8e21540eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19fad15e8d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a67ef293104279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38658c6106704428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8053a1f8e21540eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,304</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,291</x:t>
-[...43 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>0,240</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>