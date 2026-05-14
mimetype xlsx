--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f3b0e4a9214bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra453bf217b4d4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8053a1f8e21540eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036a19971e624685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38658c6106704428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8053a1f8e21540eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9e3f1d35534fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036a19971e624685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...16 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...70 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...48 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...43 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...242 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>