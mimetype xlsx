--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra453bf217b4d4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86323467d1342c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036a19971e624685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc104c1441a824c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9e3f1d35534fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036a19971e624685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfd27d539de4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc104c1441a824c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>0,286</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...16 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,276</x:t>
-[...112 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>