--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86323467d1342c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a9eaec53b84d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc104c1441a824c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939a6f98949145ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfd27d539de4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc104c1441a824c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ff1ea3bd69460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939a6f98949145ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,340</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...21 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...124 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...360 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>