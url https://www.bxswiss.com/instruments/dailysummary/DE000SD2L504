--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a9eaec53b84d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27bc77593b418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939a6f98949145ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223ba8edbea74a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ff1ea3bd69460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939a6f98949145ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44d39e2eeec4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223ba8edbea74a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,334</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...215 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...112 lines deleted...]
-          <x:t>0,416</x:t>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>