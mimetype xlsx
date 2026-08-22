--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27bc77593b418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67e4f2977dc4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223ba8edbea74a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dfdc11fd894904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44d39e2eeec4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223ba8edbea74a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb513af68c24e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dfdc11fd894904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on DKSH Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...21 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...97 lines deleted...]
-          <x:t>0,398</x:t>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,384</x:t>
-[...409 lines deleted...]
-          <x:t>0,448</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>