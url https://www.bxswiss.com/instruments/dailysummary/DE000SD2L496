--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3241242523924ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc196cd0efe94f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf5d7b4dc0241bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4894a96fe14c44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae991edc9d3042b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf5d7b4dc0241bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref48a94491a24406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4894a96fe14c44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...539 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...9 lines deleted...]
-          <x:t>0,484</x:t>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>