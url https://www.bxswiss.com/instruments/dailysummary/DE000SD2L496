--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc196cd0efe94f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930de2469d7d4332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4894a96fe14c44e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52766547546f48bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref48a94491a24406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4894a96fe14c44e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66915d38118241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52766547546f48bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...107 lines deleted...]
-          <x:t>0,432</x:t>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,487</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>