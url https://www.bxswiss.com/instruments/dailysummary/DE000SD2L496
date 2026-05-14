--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R930de2469d7d4332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aca6da39fbb438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52766547546f48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e1d3464cf34a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66915d38118241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52766547546f48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28211ccd1f954049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e1d3464cf34a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>