--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aca6da39fbb438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d132c2fbb974dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e1d3464cf34a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1549532db1fe4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28211ccd1f954049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e1d3464cf34a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b46316d32bb4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1549532db1fe4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>