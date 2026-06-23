--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d132c2fbb974dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6c71fbd11f4277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1549532db1fe4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df62c5c74f345be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b46316d32bb4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1549532db1fe4862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b821c6f8d034bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df62c5c74f345be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,799</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...178 lines deleted...]
-          <x:t>0,834</x:t>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...43 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...48 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>