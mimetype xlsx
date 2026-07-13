--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6c71fbd11f4277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eb069e3c1e4de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df62c5c74f345be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb81fadc58d4797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b821c6f8d034bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df62c5c74f345be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd70650b5954a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb81fadc58d4797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,616</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...215 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,650</x:t>
-[...134 lines deleted...]
-          <x:t>0,646</x:t>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>