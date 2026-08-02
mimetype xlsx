--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5eb069e3c1e4de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb98ea5cc0b4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb81fadc58d4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9bcfe776eb4e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd70650b5954a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb81fadc58d4797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb88121c219642ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9bcfe776eb4e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,650</x:t>
-[...200 lines deleted...]
-          <x:t>0,522</x:t>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,494</x:t>
-[...200 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...90 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>