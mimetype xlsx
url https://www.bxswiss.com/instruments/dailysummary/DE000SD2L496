--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb98ea5cc0b4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43b9ac168a94550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9bcfe776eb4e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda89beeba450432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb88121c219642ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9bcfe776eb4e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b12186a78b40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda89beeba450432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2L496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...193 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...242 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>