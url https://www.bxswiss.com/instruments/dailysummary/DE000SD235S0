--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c72e4c1abf49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6017e270d81c4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947a7f17a62b4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02913324a1db47d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07756c82120446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947a7f17a62b4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bea9354665844d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02913324a1db47d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...436 lines deleted...]
-          <x:t>0,639</x:t>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>