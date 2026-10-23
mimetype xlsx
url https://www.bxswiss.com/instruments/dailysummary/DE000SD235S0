--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6017e270d81c4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce09f0f47ff64867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02913324a1db47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbedb5e2b5ce485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bea9354665844d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02913324a1db47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b5ecc05cc041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbedb5e2b5ce485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,640</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>