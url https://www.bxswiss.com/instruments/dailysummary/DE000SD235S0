--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc036ec6a5bd64463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75d40ef745143ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d06367a01e443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb36b1009ff4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d957027bf904500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d06367a01e443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290efbbe77264291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb36b1009ff4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,718</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,708</x:t>
-[...43 lines deleted...]
-          <x:t>0,722</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...38 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>0,839</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>1,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>