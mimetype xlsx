--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75d40ef745143ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7ded8046234cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb36b1009ff4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b79b3876494a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290efbbe77264291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb36b1009ff4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref71ebda724f419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b79b3876494a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,524</x:t>
-[...220 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>