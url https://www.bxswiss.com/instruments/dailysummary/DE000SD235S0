--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7ded8046234cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec3ff57ba2743b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b79b3876494a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e77338806447c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref71ebda724f419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b79b3876494a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ec7c02d469492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e77338806447c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,686</x:t>
-[...431 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...134 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>