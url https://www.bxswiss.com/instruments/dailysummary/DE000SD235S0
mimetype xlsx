--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec3ff57ba2743b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a9f26e03bb472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e77338806447c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3561573c7c48b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ec7c02d469492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e77338806447c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7044ed2e8cd4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3561573c7c48b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,726</x:t>
-[...48 lines deleted...]
-          <x:t>0,552</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...33 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>