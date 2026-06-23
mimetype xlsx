--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a9f26e03bb472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871b39d186ed4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3561573c7c48b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f369c92a2044b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7044ed2e8cd4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3561573c7c48b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c77d60d0bb4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f369c92a2044b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,516</x:t>
-[...151 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
-[...16 lines deleted...]
-          <x:t>0,458</x:t>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,436</x:t>
-[...31 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>