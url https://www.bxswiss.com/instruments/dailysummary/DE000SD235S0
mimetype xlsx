--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871b39d186ed4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bdfc9bba5d4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f369c92a2044b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc454a9f543b47e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c77d60d0bb4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f369c92a2044b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f12dbe2e6146d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc454a9f543b47e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,314</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>