--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bdfc9bba5d4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7209087ae3094ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc454a9f543b47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964d1be1af05440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f12dbe2e6146d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc454a9f543b47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936588c4a7d94b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964d1be1af05440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...544 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>