--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7209087ae3094ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34eef5f649544c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964d1be1af05440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61dbf0d0db0439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936588c4a7d94b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964d1be1af05440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02fa34b72a1451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61dbf0d0db0439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...11 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>