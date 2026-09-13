--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34eef5f649544c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c72e4c1abf49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61dbf0d0db0439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947a7f17a62b4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02fa34b72a1451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61dbf0d0db0439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07756c82120446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947a7f17a62b4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on K+S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD235S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,364</x:t>
-[...38 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,363</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>