--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683191818ac24795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4e0f9decb546e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae60eb00ffae4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9747ecfa38940ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047301e2a2cb48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae60eb00ffae4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcedc59ff0f34424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9747ecfa38940ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>