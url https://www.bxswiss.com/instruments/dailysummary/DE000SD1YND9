--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4e0f9decb546e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7459a9a4b179471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9747ecfa38940ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b3a175fe5041ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcedc59ff0f34424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9747ecfa38940ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2912d765a9c14ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b3a175fe5041ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,910</x:t>
-[...134 lines deleted...]
-          <x:t>15,780</x:t>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,610</x:t>
-[...227 lines deleted...]
-          <x:t>14,595</x:t>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,470</x:t>
-[...75 lines deleted...]
-          <x:t>15,590</x:t>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,240</x:t>
-[...26 lines deleted...]
-          <x:t>15,190</x:t>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>