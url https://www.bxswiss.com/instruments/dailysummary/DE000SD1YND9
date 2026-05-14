--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7459a9a4b179471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dab4bde8872441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b3a175fe5041ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfcf909483c423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2912d765a9c14ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b3a175fe5041ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89363287124f457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfcf909483c423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>14,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>14,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>