--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dab4bde8872441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77a637864d04fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfcf909483c423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01d6b8563fe4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89363287124f457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfcf909483c423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492a2df27fe9404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01d6b8563fe4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,760</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,680</x:t>
-[...102 lines deleted...]
-          <x:t>15,270</x:t>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,250</x:t>
-[...33 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,420</x:t>
-[...21 lines deleted...]
-          <x:t>14,955</x:t>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,580</x:t>
-[...382 lines deleted...]
-          <x:t>15,275</x:t>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>