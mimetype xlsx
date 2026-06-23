--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77a637864d04fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f4795833ee4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01d6b8563fe4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ef1df81f2f4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492a2df27fe9404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01d6b8563fe4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9067eeb1a43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ef1df81f2f4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,400</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,225</x:t>
-[...512 lines deleted...]
-          <x:t>14,335</x:t>
+          <x:t>15,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>