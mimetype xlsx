--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f4795833ee4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a948814472404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ef1df81f2f4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792867c1a7b74053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9067eeb1a43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ef1df81f2f4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06213471a09147cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792867c1a7b74053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,510</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,030</x:t>
-[...522 lines deleted...]
-          <x:t>15,205</x:t>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>