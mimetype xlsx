--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a948814472404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac842046feb4c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792867c1a7b74053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d0a350638d444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06213471a09147cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792867c1a7b74053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7124654e69aa4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d0a350638d444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,395</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,865</x:t>
-[...38 lines deleted...]
-          <x:t>15,810</x:t>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,690</x:t>
-[...463 lines deleted...]
-          <x:t>16,855</x:t>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>