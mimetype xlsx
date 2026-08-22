--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac842046feb4c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bb3830217e4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d0a350638d444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9339330986f34e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7124654e69aa4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d0a350638d444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9e98c8b15a470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9339330986f34e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>