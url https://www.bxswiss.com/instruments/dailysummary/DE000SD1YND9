--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bb3830217e4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdc7a4f696e481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9339330986f34e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4ba43d3fed44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9e98c8b15a470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9339330986f34e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0402a49ee30e4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4ba43d3fed44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>18,945</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,300</x:t>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>19,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,605</x:t>
-[...16 lines deleted...]
-          <x:t>19,150</x:t>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,685</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>18,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,330</x:t>
-[...90 lines deleted...]
-          <x:t>20,440</x:t>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>