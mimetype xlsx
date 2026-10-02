--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdc7a4f696e481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07ca44a3104f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4ba43d3fed44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae74639433d422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0402a49ee30e4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4ba43d3fed44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc516ba92850d4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae74639433d422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,890</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,310</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>19,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,400</x:t>
-[...151 lines deleted...]
-          <x:t>20,650</x:t>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,440</x:t>
-[...178 lines deleted...]
-          <x:t>18,230</x:t>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,010</x:t>
-[...188 lines deleted...]
-          <x:t>17,680</x:t>
+          <x:t>17,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>