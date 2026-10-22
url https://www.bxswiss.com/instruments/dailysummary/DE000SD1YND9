--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07ca44a3104f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d93d608d194f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae74639433d422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb89a8a3cf304ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc516ba92850d4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae74639433d422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f99d2a21a14e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb89a8a3cf304ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>18,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,340</x:t>
-[...625 lines deleted...]
-          <x:t>17,955</x:t>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>