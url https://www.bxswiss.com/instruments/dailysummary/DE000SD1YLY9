--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2dfd83ba1141bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42032ba460494f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1249a94e150e4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a8dd8c93cc4ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae3926e8eb048ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1249a94e150e4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3052c900aa714045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a8dd8c93cc4ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,795</x:t>
-[...16 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,915</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,830</x:t>
-[...178 lines deleted...]
-          <x:t>9,065</x:t>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,055</x:t>
-[...60 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,265</x:t>
-[...333 lines deleted...]
-          <x:t>9,005</x:t>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>