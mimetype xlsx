--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42032ba460494f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8ae1abc5f74310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a8dd8c93cc4ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra016cdf39058405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3052c900aa714045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a8dd8c93cc4ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b685162f154983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra016cdf39058405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>8,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,535</x:t>
-[...21 lines deleted...]
-          <x:t>9,180</x:t>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,015</x:t>
-[...259 lines deleted...]
-          <x:t>9,130</x:t>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,125</x:t>
+          <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>