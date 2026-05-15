--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8ae1abc5f74310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ec3b23433349b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra016cdf39058405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5085f10002c84857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b685162f154983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra016cdf39058405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f475b87808f49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5085f10002c84857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,900</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,915</x:t>
-[...566 lines deleted...]
-          <x:t>9,335</x:t>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>