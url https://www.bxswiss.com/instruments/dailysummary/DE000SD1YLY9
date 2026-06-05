--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ec3b23433349b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba435a80504f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5085f10002c84857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c93e6e6bf5148a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f475b87808f49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5085f10002c84857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a4e2279ec340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c93e6e6bf5148a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>9,185</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,885</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>8,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,980</x:t>
-[...43 lines deleted...]
-          <x:t>9,385</x:t>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,330</x:t>
-[...70 lines deleted...]
-          <x:t>8,995</x:t>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,920</x:t>
-[...16 lines deleted...]
-          <x:t>8,775</x:t>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,440</x:t>
-[...80 lines deleted...]
-          <x:t>8,625</x:t>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>