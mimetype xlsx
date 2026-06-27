--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ba435a80504f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64707354b1804224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c93e6e6bf5148a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670cde4d711342dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a4e2279ec340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c93e6e6bf5148a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f4cb86501d4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670cde4d711342dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,075</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,950</x:t>
-[...16 lines deleted...]
-          <x:t>9,385</x:t>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,330</x:t>
-[...566 lines deleted...]
-          <x:t>8,260</x:t>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>