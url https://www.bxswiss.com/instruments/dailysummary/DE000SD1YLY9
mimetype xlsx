--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64707354b1804224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d52bda7c7f4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670cde4d711342dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf8807a9e8c4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f4cb86501d4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670cde4d711342dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2142bd3c7c7644de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf8807a9e8c4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,595</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,465</x:t>
-[...11 lines deleted...]
-          <x:t>8,425</x:t>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,345</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>8,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,625</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>