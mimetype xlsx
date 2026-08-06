--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d52bda7c7f4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68c6bb7af2b4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf8807a9e8c4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62137284387c44fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2142bd3c7c7644de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf8807a9e8c4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd128465d88046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62137284387c44fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>9,500</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,450</x:t>
-[...119 lines deleted...]
-          <x:t>9,710</x:t>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,545</x:t>
-[...92 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,965</x:t>
-[...36 lines deleted...]
-          <x:t>9,975</x:t>
+          <x:t>10,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>