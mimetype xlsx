--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68c6bb7af2b4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90330a044e9946a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62137284387c44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2262a435df4e4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd128465d88046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62137284387c44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72191bc821f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2262a435df4e4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,785</x:t>
-[...85 lines deleted...]
-          <x:t>9,755</x:t>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,305</x:t>
-[...31 lines deleted...]
-          <x:t>9,875</x:t>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>9,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,835</x:t>
-[...58 lines deleted...]
-          <x:t>10,010</x:t>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>