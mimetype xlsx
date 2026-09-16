--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90330a044e9946a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80093d012b214acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2262a435df4e4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021971735aad445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72191bc821f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2262a435df4e4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1275ac176fd4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021971735aad445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1YLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,920</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,885</x:t>
-[...97 lines deleted...]
-          <x:t>9,880</x:t>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,825</x:t>
-[...107 lines deleted...]
-          <x:t>9,655</x:t>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>10,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...100 lines deleted...]
-          <x:t>10,470</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>