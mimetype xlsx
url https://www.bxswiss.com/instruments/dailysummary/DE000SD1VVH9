--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c8c7b7f6534834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e0b5a545fc4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72233f7d4024b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d0ec09af5b475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01304ce8fba43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72233f7d4024b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427f97e6271d46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d0ec09af5b475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Pfizer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>