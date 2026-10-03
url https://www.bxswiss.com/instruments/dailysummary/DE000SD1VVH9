--- v16 (2026-09-11)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e0b5a545fc4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6929e7ddf3e4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d0ec09af5b475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc135b3a2971c4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427f97e6271d46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d0ec09af5b475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fde5f92fe1448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc135b3a2971c4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Pfizer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,979</x:t>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,962</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,896</x:t>
-[...220 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>