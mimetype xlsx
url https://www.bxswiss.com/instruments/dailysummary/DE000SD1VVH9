--- v17 (2026-10-03)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6929e7ddf3e4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f61fb45d44343b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc135b3a2971c4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0194f4f060d4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fde5f92fe1448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc135b3a2971c4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9e10e37add4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0194f4f060d4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Pfizer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,876</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,804</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...11 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,906</x:t>
-[...367 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,981</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>