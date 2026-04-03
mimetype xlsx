--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba6a7bc6c00459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fc51c546ab4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7841c45b7ee04136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ff90f098204187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112ba9b66a1f48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7841c45b7ee04136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd305d8333ec7442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ff90f098204187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,800</x:t>
-[...4 lines deleted...]
-          <x:t>0,732</x:t>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,718</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>