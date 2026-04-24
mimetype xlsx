--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fc51c546ab4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d53ab5c3f747c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ff90f098204187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8745e7e1d34029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd305d8333ec7442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ff90f098204187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45df1b0f9e754129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8745e7e1d34029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,916</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...16 lines deleted...]
-          <x:t>0,908</x:t>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,890</x:t>
-[...70 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...112 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>