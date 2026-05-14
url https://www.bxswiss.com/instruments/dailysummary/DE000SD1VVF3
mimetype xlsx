--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d53ab5c3f747c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759ad1faf6fc43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8745e7e1d34029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d279d6ef8ad48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45df1b0f9e754129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8745e7e1d34029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbed9dee81bb4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d279d6ef8ad48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,916</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...16 lines deleted...]
-          <x:t>0,908</x:t>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,890</x:t>
-[...70 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...97 lines deleted...]
-          <x:t>0,958</x:t>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...355 lines deleted...]
-          <x:t>0,960</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>