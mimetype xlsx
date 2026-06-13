--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759ad1faf6fc43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1cdb1ee3804897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d279d6ef8ad48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203307d8e2414399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbed9dee81bb4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d279d6ef8ad48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76063e7e3d2a497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203307d8e2414399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>