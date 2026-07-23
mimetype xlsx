--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1cdb1ee3804897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c0202be7274e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203307d8e2414399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf66e89c36f4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76063e7e3d2a497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203307d8e2414399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f71afa895a2434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf66e89c36f4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,390</x:t>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...11 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>1,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>