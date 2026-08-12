--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c0202be7274e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabacd3765864d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf66e89c36f4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f7260078b349dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f71afa895a2434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf66e89c36f4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751e84485a0940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f7260078b349dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...205 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>