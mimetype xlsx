--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabacd3765864d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfaa74341e24327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f7260078b349dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0230e4c601b44986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751e84485a0940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f7260078b349dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793a8086669048ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0230e4c601b44986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on McDonalds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VVF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,290</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>1,435</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>