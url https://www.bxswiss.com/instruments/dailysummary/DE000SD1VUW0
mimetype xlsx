--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae9b3122a6b437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5449d9cef7d74686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf0194490954ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185a8d0bf7754c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22652fe9b13a45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf0194490954ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf519f6caaba44548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185a8d0bf7754c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>8,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>