--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5449d9cef7d74686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8c5b7ea3e84293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185a8d0bf7754c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853f73bd89b14384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf519f6caaba44548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185a8d0bf7754c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4179f61ab7f43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853f73bd89b14384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>7,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>5,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>