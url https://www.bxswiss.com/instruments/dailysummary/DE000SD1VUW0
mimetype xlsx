--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8c5b7ea3e84293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa666d857a6b42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853f73bd89b14384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0919abfe96134e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4179f61ab7f43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853f73bd89b14384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27641d0054241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0919abfe96134e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>8,540</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,035</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>