--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa666d857a6b42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a5604ba7ca467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0919abfe96134e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663ad17d0e1a453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27641d0054241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0919abfe96134e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807ef567977a43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663ad17d0e1a453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>