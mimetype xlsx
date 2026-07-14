--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a5604ba7ca467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138f35a3aea64e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663ad17d0e1a453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194861838b3e4530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807ef567977a43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663ad17d0e1a453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c70f37b8b64a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194861838b3e4530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,075</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,265</x:t>
-[...512 lines deleted...]
-          <x:t>31,810</x:t>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>