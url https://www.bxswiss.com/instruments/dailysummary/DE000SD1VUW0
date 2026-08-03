--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138f35a3aea64e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65eb4d824584e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R194861838b3e4530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db4d70c0e034852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c70f37b8b64a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R194861838b3e4530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792216acaad740a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db4d70c0e034852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>