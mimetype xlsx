--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65eb4d824584e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e4416fe6da4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db4d70c0e034852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8f710abffe4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792216acaad740a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db4d70c0e034852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4bb0f7b4404fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8f710abffe4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,390</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>8,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,180</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>