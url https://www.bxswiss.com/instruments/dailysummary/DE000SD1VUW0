--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e4416fe6da4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5052a275fd4b422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8f710abffe4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f985e0c046c4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4bb0f7b4404fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8f710abffe4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf281fcf820294fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f985e0c046c4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,005</x:t>
-[...502 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,440</x:t>
-[...90 lines deleted...]
-          <x:t>7,150</x:t>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>