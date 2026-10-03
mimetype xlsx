--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5052a275fd4b422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216aacdfba9f4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f985e0c046c4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1011439f82b440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf281fcf820294fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f985e0c046c4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719416ca83d34384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1011439f82b440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,440</x:t>
-[...31 lines deleted...]
-          <x:t>5,515</x:t>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>7,870</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>6,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>