--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216aacdfba9f4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63596150b7f6483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1011439f82b440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945ab25d80544274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719416ca83d34384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1011439f82b440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b423c3d14c24636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945ab25d80544274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Samsung Electronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,180</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,760</x:t>
-[...151 lines deleted...]
-          <x:t>5,270</x:t>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,150</x:t>
-[...382 lines deleted...]
-          <x:t>7,375</x:t>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>