--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be7dc80fbe04e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a21317a85b4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffa2f8b011d4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a606230f4a4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2628223422544449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffa2f8b011d4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba464752454b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a606230f4a4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,095</x:t>
-[...97 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,815</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,335</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>