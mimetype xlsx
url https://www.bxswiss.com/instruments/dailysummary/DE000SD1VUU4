--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a21317a85b4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567480eb35b4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a606230f4a4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700c9085dc3c410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba464752454b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a606230f4a4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac0f8bcbc8e419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700c9085dc3c410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...6 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...4 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>1,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
-[...26 lines deleted...]
-          <x:t>1,630</x:t>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>2,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>