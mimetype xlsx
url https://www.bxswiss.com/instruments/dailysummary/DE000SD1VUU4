--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5567480eb35b4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0b5969a0b84ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700c9085dc3c410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac13ff33ceb47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac0f8bcbc8e419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700c9085dc3c410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd2676b1b8a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac13ff33ceb47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...4 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>