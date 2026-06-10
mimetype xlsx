--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0b5969a0b84ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c39c45a093542f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac13ff33ceb47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab2bf6261074230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd2676b1b8a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac13ff33ceb47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92d701f155e4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab2bf6261074230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,250</x:t>
-[...26 lines deleted...]
-          <x:t>2,250</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>1,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>