--- v10 (2026-06-10)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c39c45a093542f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d1f7e897094624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab2bf6261074230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f187296d443e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92d701f155e4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab2bf6261074230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d3145574eb4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f187296d443e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...377 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>