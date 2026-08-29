--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d1f7e897094624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a942d1664a4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f187296d443e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daae72a640e49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d3145574eb4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f187296d443e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c9a6c5834e485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daae72a640e49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...21 lines deleted...]
-          <x:t>1,160</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...517 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>