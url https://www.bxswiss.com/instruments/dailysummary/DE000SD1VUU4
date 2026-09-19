--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a942d1664a4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0215bda5c342ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daae72a640e49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4a8f76c5534a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c9a6c5834e485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daae72a640e49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c1871d98464e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4a8f76c5534a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...26 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...146 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>1,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>