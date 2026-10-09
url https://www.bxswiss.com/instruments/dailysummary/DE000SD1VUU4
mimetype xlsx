--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0215bda5c342ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323e5b9a4b194d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4a8f76c5534a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02bd21a8c574cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c1871d98464e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4a8f76c5534a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124dd272e104f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02bd21a8c574cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>1,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>