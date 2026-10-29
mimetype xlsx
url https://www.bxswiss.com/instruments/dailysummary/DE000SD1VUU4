--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323e5b9a4b194d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec3cccff6654bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02bd21a8c574cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cbbf766fef43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124dd272e104f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02bd21a8c574cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c81f005dc345e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cbbf766fef43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,960</x:t>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,978</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>02.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,898</x:t>
-[...107 lines deleted...]
-          <x:t>0,832</x:t>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>