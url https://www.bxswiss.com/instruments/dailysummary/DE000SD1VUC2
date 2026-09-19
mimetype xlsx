--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc911d99ba2d4477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0538e8d83ae24c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c49fb91e3a94f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9289b8ef364f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc890a97ff33d4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c49fb91e3a94f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799f36ba6d684241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9289b8ef364f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...168 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...441 lines deleted...]
-          <x:t>1,500</x:t>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>