--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0538e8d83ae24c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e39f44968d148cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9289b8ef364f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e45d7111b14772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799f36ba6d684241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9289b8ef364f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd22729457b422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e45d7111b14772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...274 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>0,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,762</x:t>
-[...193 lines deleted...]
-          <x:t>0,798</x:t>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>