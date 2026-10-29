--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e39f44968d148cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6925d117921a4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e45d7111b14772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfae2478a964aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd22729457b422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e45d7111b14772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4285acd38c4f4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfae2478a964aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,762</x:t>
-[...134 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,726</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>