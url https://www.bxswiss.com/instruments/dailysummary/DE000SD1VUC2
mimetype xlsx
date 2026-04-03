--- v5 (2026-02-19)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8f5a4cc95f4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6709dc2bf4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8238eec1d04145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df39f67c98e4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af0be9c396b45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8238eec1d04145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b369d934664d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df39f67c98e4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...566 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...19 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>