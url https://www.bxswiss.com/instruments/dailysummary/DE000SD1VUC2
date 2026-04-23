--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6709dc2bf4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995d1b879829457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df39f67c98e4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb40f28a4d94caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b369d934664d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df39f67c98e4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce327e22535b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb40f28a4d94caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,936</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,908</x:t>
-[...468 lines deleted...]
-          <x:t>0,463</x:t>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>