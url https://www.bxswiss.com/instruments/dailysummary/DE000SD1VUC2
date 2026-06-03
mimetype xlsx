--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995d1b879829457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e1e674431344a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb40f28a4d94caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437fd6c971174002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce327e22535b42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb40f28a4d94caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90d5caaaf9a439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437fd6c971174002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,851</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>