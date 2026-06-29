--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e1e674431344a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08b28f3ab8644c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437fd6c971174002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6700879b37534a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90d5caaaf9a439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437fd6c971174002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163abb5b8fa84c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6700879b37534a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>