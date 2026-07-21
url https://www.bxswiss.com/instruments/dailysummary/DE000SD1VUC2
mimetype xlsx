--- v9 (2026-06-29)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08b28f3ab8644c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31140c77a5e4858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6700879b37534a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fd96dbcd2f4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163abb5b8fa84c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6700879b37534a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32d0343eaab4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fd96dbcd2f4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,420</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,250</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...355 lines deleted...]
-          <x:t>1,200</x:t>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>