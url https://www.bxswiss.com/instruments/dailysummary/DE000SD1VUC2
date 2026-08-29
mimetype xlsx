--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31140c77a5e4858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc911d99ba2d4477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fd96dbcd2f4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c49fb91e3a94f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32d0343eaab4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fd96dbcd2f4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc890a97ff33d4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c49fb91e3a94f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...97 lines deleted...]
-          <x:t>1,310</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>1,500</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>