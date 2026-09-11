--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57767a455214493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0727589f2b24add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0dc77a88a94927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66aef71546a645fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3261f44d4a1b474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0dc77a88a94927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae680f9f5c942de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66aef71546a645fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>