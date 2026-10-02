--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0727589f2b24add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9fb99f62b640ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66aef71546a645fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18afaeb36b01468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae680f9f5c942de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66aef71546a645fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184b5a3666eb4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18afaeb36b01468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>31,920</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,255</x:t>
-[...458 lines deleted...]
-          <x:t>22,345</x:t>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>