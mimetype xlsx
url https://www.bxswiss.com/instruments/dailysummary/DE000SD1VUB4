--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9fb99f62b640ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e88800f5a3449f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18afaeb36b01468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae26a1fd1df9473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184b5a3666eb4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18afaeb36b01468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303cc619dac049c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae26a1fd1df9473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>22,095</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...289 lines deleted...]
-          <x:t>26,340</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>