--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8803def856d946fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aa721746ee493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b47014949de4e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58c5c8d705c4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c704e2b25fe4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b47014949de4e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d6be19dfb54843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58c5c8d705c4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>