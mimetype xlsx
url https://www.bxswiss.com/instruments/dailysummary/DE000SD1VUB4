--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aa721746ee493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bca2617f404dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58c5c8d705c4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c9d75d1d564628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d6be19dfb54843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58c5c8d705c4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b261f9e7be435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c9d75d1d564628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>14,770</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,220</x:t>
-[...306 lines deleted...]
-          <x:t>13,650</x:t>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>