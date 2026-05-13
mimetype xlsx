--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bca2617f404dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e74f6f0941443d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c9d75d1d564628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3411d5f07f47491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b261f9e7be435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c9d75d1d564628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641b1f4235a34dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3411d5f07f47491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>