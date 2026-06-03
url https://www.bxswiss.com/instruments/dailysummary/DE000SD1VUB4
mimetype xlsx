--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e74f6f0941443d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd44f5e9583403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3411d5f07f47491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b38d26aa9e4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641b1f4235a34dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3411d5f07f47491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5be41d16b614324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b38d26aa9e4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>