--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd44f5e9583403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5981821073a54cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b38d26aa9e4401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c82d6375147a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5be41d16b614324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b38d26aa9e4401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83bba1be79848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c82d6375147a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>28,585</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,070</x:t>
-[...490 lines deleted...]
-          <x:t>34,045</x:t>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>