--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5981821073a54cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3f070ae3bc4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c82d6375147a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e0a2448469482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83bba1be79848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c82d6375147a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2b5baf78b14a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e0a2448469482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>