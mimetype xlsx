--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3f070ae3bc4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ce0ec702c94daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e0a2448469482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33f63d5fded4e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2b5baf78b14a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e0a2448469482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b97656b93647a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33f63d5fded4e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>31,205</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>28,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>