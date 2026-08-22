--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ce0ec702c94daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57767a455214493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33f63d5fded4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0dc77a88a94927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b97656b93647a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33f63d5fded4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3261f44d4a1b474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0dc77a88a94927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VUB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>34,800</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,660</x:t>
-[...512 lines deleted...]
-          <x:t>32,815</x:t>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>