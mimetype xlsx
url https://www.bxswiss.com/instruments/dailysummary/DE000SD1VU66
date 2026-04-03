--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0ef79283494e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa73ce048f483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae02d802854d4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c812980b6ee4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69955b88437e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae02d802854d4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra401eafd81824d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c812980b6ee4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>05.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>