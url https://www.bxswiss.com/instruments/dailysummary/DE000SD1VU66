--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fa73ce048f483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd549a2a6d74d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c812980b6ee4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0114d6d5744a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra401eafd81824d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c812980b6ee4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27d19d51a3c40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0114d6d5744a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,814</x:t>
-[...232 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,814</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,948</x:t>
-[...252 lines deleted...]
-          <x:t>0,870</x:t>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>