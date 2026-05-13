--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd549a2a6d74d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1046bbade8604eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0114d6d5744a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28903e0547a45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27d19d51a3c40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0114d6d5744a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f78001dbc348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28903e0547a45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...215 lines deleted...]
-          <x:t>0,896</x:t>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...70 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,806</x:t>
-[...215 lines deleted...]
-          <x:t>0,926</x:t>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>