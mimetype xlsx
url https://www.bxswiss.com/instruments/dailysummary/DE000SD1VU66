--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1046bbade8604eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd2bca5b46b4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28903e0547a45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8060cab28e04f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f78001dbc348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28903e0547a45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126c380a96c349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8060cab28e04f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,674</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,743</x:t>
-[...53 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>