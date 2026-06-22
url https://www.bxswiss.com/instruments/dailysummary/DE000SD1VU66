--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd2bca5b46b4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc26c4054d14d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8060cab28e04f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658447b0798b4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126c380a96c349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8060cab28e04f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf5889b235428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658447b0798b4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,784</x:t>
-[...26 lines deleted...]
-          <x:t>0,785</x:t>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,723</x:t>
-[...75 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,687</x:t>
-[...87 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...85 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>