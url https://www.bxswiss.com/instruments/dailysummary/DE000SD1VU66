--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc26c4054d14d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05a6d91fc7948ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658447b0798b4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb1d0e6895745ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf5889b235428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658447b0798b4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde918a4583014ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb1d0e6895745ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,662</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...107 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>