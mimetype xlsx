--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05a6d91fc7948ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728ecb27bc094b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb1d0e6895745ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec453e4e3e94bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde918a4583014ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb1d0e6895745ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3432721f56f249d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec453e4e3e94bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Coca Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VU66</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,528</x:t>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,494</x:t>
-[...26 lines deleted...]
-          <x:t>0,503</x:t>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,562</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,554</x:t>
-[...178 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...80 lines deleted...]
-          <x:t>0,426</x:t>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>