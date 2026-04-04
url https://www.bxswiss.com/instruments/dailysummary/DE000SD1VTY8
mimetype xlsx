--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664deeb2b0284021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b842603ad34cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee9b44625184c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e62a4999b774c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad176ad03f947d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee9b44625184c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8b00afdd6c440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e62a4999b774c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>