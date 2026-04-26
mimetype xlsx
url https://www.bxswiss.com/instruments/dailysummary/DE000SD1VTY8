--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b842603ad34cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa25496db8a342e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e62a4999b774c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6655c38a634714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8b00afdd6c440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e62a4999b774c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5571df6791094b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6655c38a634714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,013</x:t>
-[...404 lines deleted...]
-          <x:t>0,009</x:t>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>