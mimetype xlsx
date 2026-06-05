--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa25496db8a342e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a478f972ae4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6655c38a634714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcad35dd7ee2443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5571df6791094b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6655c38a634714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689ec71e1e34c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcad35dd7ee2443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,009</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>