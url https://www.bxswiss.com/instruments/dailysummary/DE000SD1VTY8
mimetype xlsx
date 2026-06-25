--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a478f972ae4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9e1a48b5d44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcad35dd7ee2443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780eac6065024cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689ec71e1e34c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcad35dd7ee2443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04fcbae8c44477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780eac6065024cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>