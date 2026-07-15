--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9e1a48b5d44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae8c629e082453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780eac6065024cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e0e83105eb428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04fcbae8c44477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780eac6065024cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1751c3e6ce2543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e0e83105eb428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>