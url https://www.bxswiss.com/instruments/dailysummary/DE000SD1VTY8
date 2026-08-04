--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae8c629e082453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c61d1a1d79643d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e0e83105eb428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fb9f33932d4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1751c3e6ce2543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e0e83105eb428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0256147044524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fb9f33932d4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
@@ -690,50 +272,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>