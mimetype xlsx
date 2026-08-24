--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c61d1a1d79643d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b2f993675c4a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fb9f33932d4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c7b473ece04e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0256147044524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fb9f33932d4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706b00820c69419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c7b473ece04e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
@@ -697,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>