--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b2f993675c4a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53526e31e904f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c7b473ece04e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2309f7e720d44e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706b00820c69419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c7b473ece04e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1c022304774f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2309f7e720d44e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>