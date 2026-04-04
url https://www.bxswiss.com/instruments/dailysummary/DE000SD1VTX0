--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a7bc641df54226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra698ac14e4ac4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7f9f781e83466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839ea7a08c674de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a7a2042600481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7f9f781e83466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55e68d9e3484e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839ea7a08c674de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...16 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...168 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>