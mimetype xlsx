--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra698ac14e4ac4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58874927e6f84af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R839ea7a08c674de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2661a4891a84259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55e68d9e3484e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R839ea7a08c674de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01e2ac4c7704e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2661a4891a84259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...178 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>0,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,834</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>