--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58874927e6f84af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd414d6f92184db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2661a4891a84259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58c008623bf4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01e2ac4c7704e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2661a4891a84259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc821479ef4904602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58c008623bf4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...350 lines deleted...]
-          <x:t>0,808</x:t>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>