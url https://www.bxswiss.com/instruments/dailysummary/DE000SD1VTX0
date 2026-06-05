--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd414d6f92184db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac97977ad0864820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58c008623bf4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1fdff814854a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc821479ef4904602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58c008623bf4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e79ead610b04d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1fdff814854a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,902</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...129 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,843</x:t>
-[...156 lines deleted...]
-          <x:t>0,708</x:t>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...144 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>