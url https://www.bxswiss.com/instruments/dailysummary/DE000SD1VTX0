--- v10 (2026-06-05)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac97977ad0864820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde539180bf9841d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1fdff814854a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1fe75b5414435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e79ead610b04d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1fdff814854a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69791d141024b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1fe75b5414435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,708</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,856</x:t>
-[...21 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...254 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...220 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>