--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde539180bf9841d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3b3c0891f7457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1fe75b5414435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c56cf6310e4a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69791d141024b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1fe75b5414435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecd415fa917401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c56cf6310e4a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,777</x:t>
-[...539 lines deleted...]
-          <x:t>0,816</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>