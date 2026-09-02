--- v12 (2026-07-23)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3b3c0891f7457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216356e695ab4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c56cf6310e4a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b512981f3f4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecd415fa917401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c56cf6310e4a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86591d55112c40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b512981f3f4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,846</x:t>
-[...134 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,724</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>