--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c04a8190ee84d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f24c41a21de4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676efbdd97124861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798e18842fee4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bafb0557dc4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676efbdd97124861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd136a7e73e714339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798e18842fee4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>5,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>5,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,580</x:t>
-[...340 lines deleted...]
-          <x:t>5,350</x:t>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>