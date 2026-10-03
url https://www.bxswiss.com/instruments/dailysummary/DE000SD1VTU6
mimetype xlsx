--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f24c41a21de4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d3b63c68224444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798e18842fee4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f4f0253a2d4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd136a7e73e714339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798e18842fee4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fe8d351a6d43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f4f0253a2d4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,520</x:t>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,045</x:t>
-[...485 lines deleted...]
-          <x:t>5,110</x:t>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,800</x:t>
-[...26 lines deleted...]
-          <x:t>5,130</x:t>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>