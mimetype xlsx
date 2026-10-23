--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d3b63c68224444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326329bec61e46c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f4f0253a2d4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f3367245e943ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fe8d351a6d43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f4f0253a2d4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6df379f27a4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f3367245e943ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,030</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>4,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>