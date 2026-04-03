--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bfd58fb1d6742ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2301ddd5300b46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e273a6c4b54e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76a2138953b44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1b358340344def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e273a6c4b54e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa9bd45c5e44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76a2138953b44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,055</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,925</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>6,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>