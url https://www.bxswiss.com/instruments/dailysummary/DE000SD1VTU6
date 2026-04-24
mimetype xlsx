--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2301ddd5300b46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3414cc848fc64d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76a2138953b44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f55b169c915425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa9bd45c5e44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76a2138953b44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d14f28696384662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f55b169c915425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...43 lines deleted...]
-          <x:t>5,740</x:t>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,330</x:t>
-[...539 lines deleted...]
-          <x:t>4,595</x:t>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>