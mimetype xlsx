--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3414cc848fc64d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209ef79f6911436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f55b169c915425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd003861d87465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d14f28696384662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f55b169c915425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4570c46b40774dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd003861d87465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,305</x:t>
-[...26 lines deleted...]
-          <x:t>4,355</x:t>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,245</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,310</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>5,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>