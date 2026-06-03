--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209ef79f6911436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda56f6995e54d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd003861d87465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb732e7a8342347a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4570c46b40774dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd003861d87465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001d07e5ed8a45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb732e7a8342347a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,525</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,105</x:t>
-[...151 lines deleted...]
-          <x:t>5,040</x:t>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,435</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>4,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>