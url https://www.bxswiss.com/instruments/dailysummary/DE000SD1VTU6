--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda56f6995e54d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0ac150ad6a4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb732e7a8342347a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82a6f11ae3a499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001d07e5ed8a45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb732e7a8342347a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cca64dd6f734f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82a6f11ae3a499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,510</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,895</x:t>
-[...335 lines deleted...]
-          <x:t>4,930</x:t>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,930</x:t>
-[...112 lines deleted...]
-          <x:t>5,435</x:t>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>