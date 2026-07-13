--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0ac150ad6a4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cf9472466f45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82a6f11ae3a499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9d348ef7524bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cca64dd6f734f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82a6f11ae3a499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6d4442dd024a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9d348ef7524bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,895</x:t>
-[...31 lines deleted...]
-          <x:t>4,930</x:t>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,290</x:t>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,955</x:t>
-[...60 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,935</x:t>
-[...16 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,470</x:t>
-[...360 lines deleted...]
-          <x:t>5,320</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>