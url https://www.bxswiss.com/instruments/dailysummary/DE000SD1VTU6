--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cf9472466f45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19e414b995a4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9d348ef7524bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8baa1bbcd3472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6d4442dd024a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9d348ef7524bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88510b5f45b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8baa1bbcd3472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,285</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>5,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,050</x:t>
-[...87 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>5,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,560</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,580</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>5,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>