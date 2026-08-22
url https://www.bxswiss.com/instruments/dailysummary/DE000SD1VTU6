--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19e414b995a4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c04a8190ee84d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8baa1bbcd3472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676efbdd97124861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88510b5f45b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8baa1bbcd3472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bafb0557dc4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676efbdd97124861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,580</x:t>
-[...70 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,765</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,155</x:t>
-[...274 lines deleted...]
-          <x:t>5,580</x:t>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>