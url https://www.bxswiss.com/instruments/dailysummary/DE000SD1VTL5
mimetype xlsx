--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a967056b837498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0407b47ae46048ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49efc2fc11484180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10420d4fd68548f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baed5f1bc8b4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49efc2fc11484180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05acd4fd1854da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10420d4fd68548f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>