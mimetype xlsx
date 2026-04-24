--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0407b47ae46048ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ee130a1fb04146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10420d4fd68548f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0750c5a050d849dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05acd4fd1854da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10420d4fd68548f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb2e9ac93dd40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0750c5a050d849dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>