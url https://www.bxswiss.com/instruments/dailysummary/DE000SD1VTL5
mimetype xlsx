--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ee130a1fb04146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc853adecdb25472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0750c5a050d849dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503f349522e4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb2e9ac93dd40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0750c5a050d849dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5c8e7f455e477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503f349522e4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>247,630</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>242,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>