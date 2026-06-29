--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc853adecdb25472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc509b38b83894ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503f349522e4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf9264701d54d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5c8e7f455e477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503f349522e4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aaad7d85c349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf9264701d54d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>