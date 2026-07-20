--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc509b38b83894ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b99761e5e04439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf9264701d54d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b7bb3e605c42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aaad7d85c349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf9264701d54d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fb151948a3478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b7bb3e605c42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Intesa SanPaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>