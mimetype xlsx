--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc327be4496f54751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788770efae8540d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617e3baca5f43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc562265cf048e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2d451e32644e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617e3baca5f43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645dde0d1d1245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc562265cf048e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...43 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,647</x:t>
-[...458 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>