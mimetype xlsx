--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788770efae8540d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f705970fed4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc562265cf048e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7157d312d9d4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645dde0d1d1245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc562265cf048e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2508f7fa0524b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7157d312d9d4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,631</x:t>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>