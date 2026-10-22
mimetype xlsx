--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f705970fed4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc103611962a44966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7157d312d9d4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa72d6b031294215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2508f7fa0524b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7157d312d9d4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2780a4ee06ad4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa72d6b031294215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,572</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,617</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...146 lines deleted...]
-          <x:t>0,549</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,534</x:t>
-[...247 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>