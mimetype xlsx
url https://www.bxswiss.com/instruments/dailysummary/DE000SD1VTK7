--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6bf5db9c85480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b996e57062470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d102015f7c4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a5b00e16d4469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0b7c90201e405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d102015f7c4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ae478fe770464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a5b00e16d4469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,942</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>