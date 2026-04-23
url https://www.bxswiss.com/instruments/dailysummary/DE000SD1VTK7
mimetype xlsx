--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b996e57062470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d61a6a0c8b647a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a5b00e16d4469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ff8d68623247a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ae478fe770464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a5b00e16d4469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62867819687e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ff8d68623247a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,634</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,384</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,591</x:t>
-[...468 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>