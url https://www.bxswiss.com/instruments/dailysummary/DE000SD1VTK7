--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d61a6a0c8b647a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b5d99190374284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ff8d68623247a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296e3b5820e44746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62867819687e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ff8d68623247a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb04957105c40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296e3b5820e44746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,542</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>