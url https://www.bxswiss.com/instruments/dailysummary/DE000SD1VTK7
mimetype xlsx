--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b5d99190374284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62d8e74ce046f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296e3b5820e44746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9904539ad2043e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb04957105c40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296e3b5820e44746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e3816f9f054439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9904539ad2043e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>