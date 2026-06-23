--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62d8e74ce046f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f6d66e16234221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9904539ad2043e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43428b321834e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e3816f9f054439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9904539ad2043e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863d51937f6941e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43428b321834e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>