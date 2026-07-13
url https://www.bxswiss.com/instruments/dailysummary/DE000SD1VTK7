--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f6d66e16234221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a54bb3ac6b4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43428b321834e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8327bf974d114446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863d51937f6941e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43428b321834e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a97950f8a84752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8327bf974d114446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,165</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,885</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,775</x:t>
-[...188 lines deleted...]
-          <x:t>5,835</x:t>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>