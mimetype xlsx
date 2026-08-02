--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a54bb3ac6b4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e60ee9adfb4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8327bf974d114446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78053e19f58b4e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a97950f8a84752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8327bf974d114446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47243b959d0c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78053e19f58b4e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,885</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,775</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>