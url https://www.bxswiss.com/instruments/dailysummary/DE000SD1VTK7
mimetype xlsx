--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e60ee9adfb4ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc327be4496f54751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78053e19f58b4e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617e3baca5f43f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47243b959d0c4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78053e19f58b4e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2d451e32644e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617e3baca5f43f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Infineon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>2,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,800</x:t>
-[...33 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...151 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...60 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,927</x:t>
-[...36 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>