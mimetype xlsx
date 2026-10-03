--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842cf5a61054e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ff6b93d97340f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0193ed545ea5495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8910acccca4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bbd29a9fae4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0193ed545ea5495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6c1e498c1342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8910acccca4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>