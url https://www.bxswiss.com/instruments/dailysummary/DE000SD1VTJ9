--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ff6b93d97340f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63354d679be84851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8910acccca4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9f6fa2800740c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6c1e498c1342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8910acccca4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4518eb414e4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9f6fa2800740c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>32,680</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,505</x:t>
-[...38 lines deleted...]
-          <x:t>28,595</x:t>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,615</x:t>
-[...188 lines deleted...]
-          <x:t>30,950</x:t>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,875</x:t>
-[...33 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,935</x:t>
-[...63 lines deleted...]
-          <x:t>29,205</x:t>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>