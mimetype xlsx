--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d17f393f5464287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb7d22998454b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6deba1ebd5674809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd774754604e4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47299f3f37d94369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6deba1ebd5674809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1d12d81e254d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd774754604e4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>