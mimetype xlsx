--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb7d22998454b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047e74de514b4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd774754604e4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a362b26a1148da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1d12d81e254d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd774754604e4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d10e713e654fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a362b26a1148da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>