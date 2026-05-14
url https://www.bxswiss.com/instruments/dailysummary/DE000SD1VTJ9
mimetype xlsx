--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047e74de514b4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4af5f31507e4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a362b26a1148da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d6b088b57d4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d10e713e654fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a362b26a1148da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re808644fbce34cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d6b088b57d4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,200</x:t>
-[...387 lines deleted...]
-          <x:t>33,545</x:t>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>