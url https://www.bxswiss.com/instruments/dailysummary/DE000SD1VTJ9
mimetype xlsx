--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4af5f31507e4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3721a407664366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d6b088b57d4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb41b66a9c0f40f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re808644fbce34cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d6b088b57d4750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e800d66a564d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb41b66a9c0f40f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>