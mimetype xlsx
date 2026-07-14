--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3721a407664366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0994a32cad7b440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb41b66a9c0f40f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac97088e84c43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e800d66a564d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb41b66a9c0f40f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9457b6f1ed95403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac97088e84c43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>37,845</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,445</x:t>
-[...65 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,460</x:t>
-[...36 lines deleted...]
-          <x:t>40,350</x:t>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>