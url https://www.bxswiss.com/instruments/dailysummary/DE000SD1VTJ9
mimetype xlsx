--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0994a32cad7b440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65275e355db14e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac97088e84c43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584d3698a225401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9457b6f1ed95403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac97088e84c43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8df998e6264fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584d3698a225401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,345</x:t>
-[...468 lines deleted...]
-          <x:t>35,625</x:t>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>