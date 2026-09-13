--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65275e355db14e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842cf5a61054e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584d3698a225401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0193ed545ea5495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8df998e6264fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584d3698a225401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bbd29a9fae4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0193ed545ea5495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Inditex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>39,715</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>44,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,500</x:t>
-[...330 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,560</x:t>
-[...171 lines deleted...]
-          <x:t>39,545</x:t>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>