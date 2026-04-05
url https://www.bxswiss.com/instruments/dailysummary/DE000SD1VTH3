--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22654e7b957c4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb71e2285b66477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39d08ed186c4d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2ac53ddd504dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1d5a78225544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39d08ed186c4d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39fe826d38d4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2ac53ddd504dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,260</x:t>
-[...350 lines deleted...]
-          <x:t>35,665</x:t>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,225</x:t>
-[...26 lines deleted...]
-          <x:t>37,750</x:t>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>