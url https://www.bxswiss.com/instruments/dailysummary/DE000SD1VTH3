--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb71e2285b66477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd024d219808447e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2ac53ddd504dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2925f959ef994ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39fe826d38d4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2ac53ddd504dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997b36b7ba7f4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2925f959ef994ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>35,665</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,225</x:t>
-[...38 lines deleted...]
-          <x:t>37,090</x:t>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,505</x:t>
-[...355 lines deleted...]
-          <x:t>43,455</x:t>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>