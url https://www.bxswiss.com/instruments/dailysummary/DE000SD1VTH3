--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd024d219808447e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d546d5c22247bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2925f959ef994ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038f25eeda78492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997b36b7ba7f4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2925f959ef994ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6173789d354b44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038f25eeda78492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>29,065</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>36,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>