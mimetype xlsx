--- v8 (2026-06-13)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d546d5c22247bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcbf858a8284815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038f25eeda78492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b67df70c97a4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6173789d354b44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038f25eeda78492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e0b8900bce45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b67df70c97a4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>39,245</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>