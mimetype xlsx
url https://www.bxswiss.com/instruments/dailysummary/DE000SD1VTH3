--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcbf858a8284815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f5ee203882420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b67df70c97a4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6775824d1c4c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e0b8900bce45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b67df70c97a4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f601fbcfb94f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6775824d1c4c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>44,555</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>54,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>