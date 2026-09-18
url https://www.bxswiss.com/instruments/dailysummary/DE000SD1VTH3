--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f5ee203882420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8459840dff25461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6775824d1c4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686ec827cf164e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f601fbcfb94f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6775824d1c4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7e3cd2255c49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686ec827cf164e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>