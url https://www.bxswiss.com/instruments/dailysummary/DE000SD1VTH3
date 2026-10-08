--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8459840dff25461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057771434968446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686ec827cf164e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017f4b0209b14940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7e3cd2255c49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686ec827cf164e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8793af44aa9b457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017f4b0209b14940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>35,610</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>38,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,265</x:t>
-[...416 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,560</x:t>
-[...9 lines deleted...]
-          <x:t>41,505</x:t>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>