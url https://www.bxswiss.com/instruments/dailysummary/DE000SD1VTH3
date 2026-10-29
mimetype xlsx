--- v12 (2026-10-08)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057771434968446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff13b8f25264ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017f4b0209b14940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54d9990cff04289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8793af44aa9b457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017f4b0209b14940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf340c9f932d54feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54d9990cff04289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,560</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>42,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,660</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>