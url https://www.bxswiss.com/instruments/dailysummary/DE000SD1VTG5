--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc431b939f6db4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f774e917a94010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb571018888344a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5986b0d148841f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3cc521eddd45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb571018888344a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b338afda9434bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5986b0d148841f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>