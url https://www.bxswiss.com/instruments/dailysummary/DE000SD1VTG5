--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f774e917a94010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2908d2bfda524514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5986b0d148841f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8000496bb35c4e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b338afda9434bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5986b0d148841f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee67cf5079246b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8000496bb35c4e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>