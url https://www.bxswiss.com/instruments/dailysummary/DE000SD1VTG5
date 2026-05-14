--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2908d2bfda524514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ceff84953a4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8000496bb35c4e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7017ad56f8ad4e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee67cf5079246b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8000496bb35c4e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redff10ad062c4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7017ad56f8ad4e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>