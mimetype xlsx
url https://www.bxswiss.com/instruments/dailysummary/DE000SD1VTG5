--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ceff84953a4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922baa0f8c89491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7017ad56f8ad4e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd8270f27ca4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redff10ad062c4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7017ad56f8ad4e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88edcf398be4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd8270f27ca4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>