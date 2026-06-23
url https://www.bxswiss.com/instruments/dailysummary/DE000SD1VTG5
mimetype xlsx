--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922baa0f8c89491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a24ea3d9c434d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd8270f27ca4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797937382cb847a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88edcf398be4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd8270f27ca4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6295924a0b44a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797937382cb847a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,775</x:t>
-[...183 lines deleted...]
-          <x:t>66,835</x:t>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,255</x:t>
-[...247 lines deleted...]
-          <x:t>67,105</x:t>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>