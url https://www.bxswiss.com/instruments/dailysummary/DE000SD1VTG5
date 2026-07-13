--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a24ea3d9c434d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5d21ae733f42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797937382cb847a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe2b48339724ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6295924a0b44a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797937382cb847a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbcc2fcd2b8481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe2b48339724ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>