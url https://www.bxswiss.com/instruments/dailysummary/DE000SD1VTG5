--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5d21ae733f42d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac439b5aa9c46c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe2b48339724ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abb79325f324d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbcc2fcd2b8481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe2b48339724ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3e95d2525c45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abb79325f324d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>85,560</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>