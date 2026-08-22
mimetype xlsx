--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac439b5aa9c46c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cad1812b1904e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abb79325f324d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9cfdb0c27444b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3e95d2525c45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abb79325f324d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067448180a894fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9cfdb0c27444b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,155</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>87,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,125</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>