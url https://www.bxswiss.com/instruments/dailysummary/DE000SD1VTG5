--- v12 (2026-08-22)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cad1812b1904e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3f505e547c4a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9cfdb0c27444b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00a61310e0c4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067448180a894fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9cfdb0c27444b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5357b91c7148b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00a61310e0c4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>76,950</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>