--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3f505e547c4a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c679a19afb4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00a61310e0c4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recefb56ad0c24d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5357b91c7148b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00a61310e0c4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1827a3562ac4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recefb56ad0c24d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Iberdrola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VTG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>76,810</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,545</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>75,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>