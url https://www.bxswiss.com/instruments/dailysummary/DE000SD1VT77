--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7e3503061d45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2498d336a19141dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3052508c30438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae7349960d6448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1508bfbc9004ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3052508c30438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ed0b9da94d42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae7349960d6448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>