--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2498d336a19141dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13606e9077b34d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae7349960d6448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abc5ad32bde499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ed0b9da94d42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae7349960d6448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb378ed4188dc4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abc5ad32bde499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,025</x:t>
-[...16 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,050</x:t>
-[...75 lines deleted...]
-          <x:t>9,955</x:t>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,075</x:t>
-[...247 lines deleted...]
-          <x:t>10,220</x:t>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>