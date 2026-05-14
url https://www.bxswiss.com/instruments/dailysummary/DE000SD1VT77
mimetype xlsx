--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13606e9077b34d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f86e306a6544e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abc5ad32bde499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21467bc378ff476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb378ed4188dc4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abc5ad32bde499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f69c492e2764019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21467bc378ff476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>11,930</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,280</x:t>
-[...382 lines deleted...]
-          <x:t>14,290</x:t>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>