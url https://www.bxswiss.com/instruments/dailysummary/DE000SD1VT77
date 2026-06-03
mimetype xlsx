--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f86e306a6544e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf620cbaaf069493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21467bc378ff476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71625c31df784713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f69c492e2764019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21467bc378ff476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3326e3d60934f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71625c31df784713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>16,405</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>12,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>