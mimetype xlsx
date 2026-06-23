--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf620cbaaf069493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1131fe8969ba4779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71625c31df784713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b2f24c79144e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3326e3d60934f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71625c31df784713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6690bbaa0ae148d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b2f24c79144e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,005</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>13,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>13,105</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>