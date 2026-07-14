--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1131fe8969ba4779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4138f8c7b46b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b2f24c79144e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e786ddd22c14485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6690bbaa0ae148d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b2f24c79144e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530c8aa108c24fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e786ddd22c14485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,250</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,520</x:t>
-[...303 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>14,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>