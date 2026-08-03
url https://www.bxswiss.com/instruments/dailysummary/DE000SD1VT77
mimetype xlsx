--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4138f8c7b46b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e7d2d9ff804112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e786ddd22c14485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fb40f2c2814b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530c8aa108c24fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e786ddd22c14485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f141f09b9674a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fb40f2c2814b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>