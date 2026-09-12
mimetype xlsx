--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e7d2d9ff804112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6562f2da904267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fb40f2c2814b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff0e14dd69b43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f141f09b9674a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fb40f2c2814b71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055ca3acec0474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff0e14dd69b43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,090</x:t>
-[...301 lines deleted...]
-          <x:t>10,595</x:t>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>15,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>