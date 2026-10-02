--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6562f2da904267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b1c52d505e46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff0e14dd69b43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re772c5cade8b4815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055ca3acec0474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff0e14dd69b43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cee831219864c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re772c5cade8b4815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>