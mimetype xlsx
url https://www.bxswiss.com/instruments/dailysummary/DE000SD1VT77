--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b1c52d505e46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fad59a29dca4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re772c5cade8b4815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c3a3478474eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cee831219864c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re772c5cade8b4815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7381383c9fba40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c3a3478474eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>8,540</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,930</x:t>
-[...21 lines deleted...]
-          <x:t>7,160</x:t>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,600</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>