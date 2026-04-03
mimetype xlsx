--- v2 (2026-01-06)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643217a3042c4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c0380fcdfa4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf404f5f7971c4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8daef348b8b4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25632d7cda0f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf404f5f7971c4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941a423ca27e4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8daef348b8b4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,457 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...424 lines deleted...]
-          <x:t>9,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>