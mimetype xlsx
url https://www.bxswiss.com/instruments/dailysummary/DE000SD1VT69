--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c0380fcdfa4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994e54745e9142b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8daef348b8b4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4683d804184135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941a423ca27e4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8daef348b8b4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b7d41f819a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4683d804184135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>15,855</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,855</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>16,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>