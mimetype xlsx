--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994e54745e9142b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ef058c7c3845b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4683d804184135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f0361c5af6418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b7d41f819a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4683d804184135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e67d8904cf47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f0361c5af6418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>16,420</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>17,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,110</x:t>
-[...178 lines deleted...]
-          <x:t>17,595</x:t>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,350</x:t>
-[...97 lines deleted...]
-          <x:t>16,185</x:t>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,185</x:t>
-[...31 lines deleted...]
-          <x:t>18,775</x:t>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>