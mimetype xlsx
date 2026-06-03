--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ef058c7c3845b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7ae24e73774b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f0361c5af6418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff133b97c25483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e67d8904cf47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f0361c5af6418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc463a10c83264807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff133b97c25483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>17,595</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,350</x:t>
-[...97 lines deleted...]
-          <x:t>16,185</x:t>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,185</x:t>
-[...237 lines deleted...]
-          <x:t>19,505</x:t>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,420</x:t>
-[...114 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>