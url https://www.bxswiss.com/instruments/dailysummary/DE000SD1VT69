--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7ae24e73774b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf7cbb866d34a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff133b97c25483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e4d5a8aafc4be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc463a10c83264807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff133b97c25483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refaaba6224a84b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e4d5a8aafc4be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,865</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>15,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,680</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>