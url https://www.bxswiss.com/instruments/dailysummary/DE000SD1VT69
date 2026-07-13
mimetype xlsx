--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf7cbb866d34a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a70fed9e9284890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e4d5a8aafc4be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c334aef31f44e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refaaba6224a84b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e4d5a8aafc4be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b378f11c444613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c334aef31f44e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12,385</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,385</x:t>
-[...119 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>13,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>