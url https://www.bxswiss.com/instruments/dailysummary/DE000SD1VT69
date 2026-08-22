--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a70fed9e9284890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6167299f76014306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c334aef31f44e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802f88133a794a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b378f11c444613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c334aef31f44e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffe2c969d044699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802f88133a794a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>14,680</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>13,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>