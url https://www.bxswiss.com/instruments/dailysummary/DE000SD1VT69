--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6167299f76014306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a07d77f9264d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802f88133a794a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd73d7358cd40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffe2c969d044699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802f88133a794a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R911c8b18eea5456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd73d7358cd40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,690</x:t>
-[...75 lines deleted...]
-          <x:t>15,910</x:t>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,115</x:t>
-[...544 lines deleted...]
-          <x:t>13,785</x:t>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>