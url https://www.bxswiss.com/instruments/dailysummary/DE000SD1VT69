--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a07d77f9264d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424b57c37d9746ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd73d7358cd40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e2bfcd9ff543ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R911c8b18eea5456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd73d7358cd40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e9952df6ee407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e2bfcd9ff543ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,165</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>13,220</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,140</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,390</x:t>
-[...188 lines deleted...]
-          <x:t>15,945</x:t>
+          <x:t>14,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>