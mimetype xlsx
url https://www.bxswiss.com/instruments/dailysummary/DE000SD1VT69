--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424b57c37d9746ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126832b4da7b47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e2bfcd9ff543ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa9e7e44f1a4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e9952df6ee407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e2bfcd9ff543ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree83ecf979774d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa9e7e44f1a4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,450</x:t>
-[...26 lines deleted...]
-          <x:t>15,335</x:t>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,390</x:t>
-[...210 lines deleted...]
-          <x:t>13,165</x:t>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,345</x:t>
-[...350 lines deleted...]
-          <x:t>14,710</x:t>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>