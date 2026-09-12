--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bd8070cc24f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db4351c2d8b4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f52f7fb8b544fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad1cfdb547d48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d12b0f4f3843b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f52f7fb8b544fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a264814a54d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad1cfdb547d48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,715</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>86,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,750</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>