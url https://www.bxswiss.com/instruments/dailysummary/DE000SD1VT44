--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db4351c2d8b4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27873ddc3864ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad1cfdb547d48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3f3c3b9dd94b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a264814a54d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad1cfdb547d48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f60e6e877bf4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3f3c3b9dd94b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>77,005</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,670</x:t>
-[...301 lines deleted...]
-          <x:t>71,850</x:t>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>