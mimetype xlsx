--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27873ddc3864ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f7901ac3684eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3f3c3b9dd94b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a58ffce26f4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f60e6e877bf4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3f3c3b9dd94b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c94da87090a4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a58ffce26f4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>