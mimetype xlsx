--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b6f37228c1435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb8b8fd8cfe4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7e0411e40c4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d70b7b1ed2c476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08451d7c6f6f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7e0411e40c4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d5fae21a024bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d70b7b1ed2c476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>