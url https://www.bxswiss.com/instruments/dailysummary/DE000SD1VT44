--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb8b8fd8cfe4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6da5b2511d9426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d70b7b1ed2c476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc494fa0ccef541bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d5fae21a024bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d70b7b1ed2c476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1688ffeb0d8d4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc494fa0ccef541bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>123,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,570</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>