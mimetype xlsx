--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6da5b2511d9426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0bb6efbe03416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc494fa0ccef541bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7517a89cf5448c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1688ffeb0d8d4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc494fa0ccef541bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f626f9f26249d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7517a89cf5448c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>