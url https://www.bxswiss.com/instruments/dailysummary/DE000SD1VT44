--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0bb6efbe03416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54b06ba680c4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7517a89cf5448c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c798463e4c45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f626f9f26249d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7517a89cf5448c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80d2398c6394892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c798463e4c45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>132,635</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,580</x:t>
-[...328 lines deleted...]
-          <x:t>149,595</x:t>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>