--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54b06ba680c4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2b6f02cac14583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c798463e4c45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1769a85d2e9744cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80d2398c6394892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c798463e4c45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb1182634784a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1769a85d2e9744cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>