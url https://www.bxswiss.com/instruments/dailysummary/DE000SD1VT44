--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2b6f02cac14583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a0465261784f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1769a85d2e9744cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714d9e06bf424847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb1182634784a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1769a85d2e9744cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8611471658cc45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714d9e06bf424847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>