--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a0465261784f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c0a023eab54730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714d9e06bf424847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45650e3f7a0a4ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8611471658cc45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714d9e06bf424847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfca14c76af54817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45650e3f7a0a4ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>