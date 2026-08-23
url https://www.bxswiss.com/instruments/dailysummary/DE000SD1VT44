--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c0a023eab54730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bd8070cc24f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45650e3f7a0a4ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f52f7fb8b544fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfca14c76af54817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45650e3f7a0a4ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d12b0f4f3843b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f52f7fb8b544fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,450</x:t>
-[...367 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,715</x:t>
-[...144 lines deleted...]
-          <x:t>95,355</x:t>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>