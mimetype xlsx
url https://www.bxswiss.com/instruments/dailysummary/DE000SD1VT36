--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radeb98ac48724992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f1b555710e4947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0ee0691411410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfaeac272454750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721705e98f7d4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0ee0691411410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d1eed7a72459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfaeac272454750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,640</x:t>
-[...630 lines deleted...]
-          <x:t>99,980</x:t>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>