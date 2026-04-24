--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f1b555710e4947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b14c2ed15c4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfaeac272454750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956ce2cc8b854e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d1eed7a72459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfaeac272454750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44262afe3464299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956ce2cc8b854e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>