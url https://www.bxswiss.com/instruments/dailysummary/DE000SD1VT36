--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b14c2ed15c4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26707d5155e34e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956ce2cc8b854e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210eb1d4b0794cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44262afe3464299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956ce2cc8b854e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658493b65e7d42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210eb1d4b0794cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,405</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>112,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>