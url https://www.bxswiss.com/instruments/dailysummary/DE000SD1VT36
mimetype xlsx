--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26707d5155e34e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2a39480dd2476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210eb1d4b0794cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc745966abdd4a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658493b65e7d42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210eb1d4b0794cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b21764c6c54dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc745966abdd4a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>