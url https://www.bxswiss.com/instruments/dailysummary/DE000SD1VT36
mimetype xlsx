--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2a39480dd2476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8b990ad2f34060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc745966abdd4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d05f318f97d4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b21764c6c54dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc745966abdd4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4b9bc7d204e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d05f318f97d4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>