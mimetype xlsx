--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8b990ad2f34060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7203521d9b184c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d05f318f97d4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554af996548e4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4b9bc7d204e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d05f318f97d4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6658457b64a64888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554af996548e4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>64,655</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,680</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>57,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,095</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>60,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>