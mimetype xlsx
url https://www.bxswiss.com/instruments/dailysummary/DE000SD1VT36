--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7203521d9b184c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54862a2f95c4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554af996548e4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a9cf8ee287467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6658457b64a64888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554af996548e4a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ccee629681467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a9cf8ee287467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>