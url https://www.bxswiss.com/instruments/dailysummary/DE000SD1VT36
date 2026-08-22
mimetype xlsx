--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54862a2f95c4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58827b884f34574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a9cf8ee287467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3509c6bc3ae4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ccee629681467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a9cf8ee287467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf594596df4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3509c6bc3ae4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>74,605</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>81,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>88,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,110</x:t>
-[...4 lines deleted...]
-          <x:t>87,585</x:t>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>