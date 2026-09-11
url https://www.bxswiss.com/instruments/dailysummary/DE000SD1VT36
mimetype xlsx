--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58827b884f34574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec92a8d2fbf04e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3509c6bc3ae4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a89f9ca0c24080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf594596df4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3509c6bc3ae4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb5eee81a242ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a89f9ca0c24080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>74,715</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>83,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>