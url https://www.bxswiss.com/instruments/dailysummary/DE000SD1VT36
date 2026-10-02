--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec92a8d2fbf04e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c6b166d1a4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a89f9ca0c24080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405c8f6c5cc474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb5eee81a242ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a89f9ca0c24080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e8abe3ab754511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405c8f6c5cc474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>