--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712c6b166d1a4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra131b26a4eea4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405c8f6c5cc474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28443d62b1004d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e8abe3ab754511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405c8f6c5cc474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97664acf2534bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28443d62b1004d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Münchener Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>76,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>70,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>