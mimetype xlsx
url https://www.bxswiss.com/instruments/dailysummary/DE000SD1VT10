--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b152baf9db4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70363e249b84517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9f86f8afd245b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73174f210c848e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75517480aef04348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9f86f8afd245b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775f82c150da473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73174f210c848e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...97 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...205 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>