--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70363e249b84517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a16012908b04eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73174f210c848e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7f272206d84836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775f82c150da473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73174f210c848e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e685f49964470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7f272206d84836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...16 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...16 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...38 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,978</x:t>
-[...75 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>