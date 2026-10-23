--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a16012908b04eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149b6331f7cf47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7f272206d84836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0620a8adc6c4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e685f49964470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7f272206d84836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7e48bd08b84ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0620a8adc6c4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...11 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>1,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...85 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>