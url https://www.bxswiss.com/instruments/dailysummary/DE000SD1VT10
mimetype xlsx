--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra415bf34e3f14f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea38c5ebab124265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc878ded813b6405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9d7943025b4993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3ae6614d974de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc878ded813b6405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305731f1612042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9d7943025b4993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>