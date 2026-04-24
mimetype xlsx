--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea38c5ebab124265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ab2b14c92942f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9d7943025b4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d886557605142dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305731f1612042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9d7943025b4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505d9a10550e47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d886557605142dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,514</x:t>
-[...11 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>