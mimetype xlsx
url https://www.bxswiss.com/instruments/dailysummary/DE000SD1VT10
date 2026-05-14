--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ab2b14c92942f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d0b5be2aa6497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d886557605142dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bbc2d0a57c4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505d9a10550e47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d886557605142dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9220f7b92c4441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bbc2d0a57c4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,424</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,419</x:t>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,451</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...97 lines deleted...]
-          <x:t>0,523</x:t>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...75 lines deleted...]
-          <x:t>0,542</x:t>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...215 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>