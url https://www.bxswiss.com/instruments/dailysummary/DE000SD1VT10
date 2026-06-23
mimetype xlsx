--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d0b5be2aa6497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1deaa8183e7c4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bbc2d0a57c4f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979a6f8e5b06413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9220f7b92c4441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bbc2d0a57c4f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd042db7f67437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979a6f8e5b06413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,690</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>