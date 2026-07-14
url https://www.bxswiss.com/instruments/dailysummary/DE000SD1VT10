--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1deaa8183e7c4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9ae97922f4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979a6f8e5b06413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4feb2b89fc4748d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd042db7f67437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979a6f8e5b06413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c60fb7c184504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4feb2b89fc4748d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...16 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...269 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>