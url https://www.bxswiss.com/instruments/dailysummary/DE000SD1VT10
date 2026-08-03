--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9ae97922f4cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b152baf9db4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4feb2b89fc4748d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9f86f8afd245b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c60fb7c184504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4feb2b89fc4748d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75517480aef04348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9f86f8afd245b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VT10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,982</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,958</x:t>
-[...16 lines deleted...]
-          <x:t>0,968</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...102 lines deleted...]
-          <x:t>0,992</x:t>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,978</x:t>
-[...97 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,330</x:t>
-[...70 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...43 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...161 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>