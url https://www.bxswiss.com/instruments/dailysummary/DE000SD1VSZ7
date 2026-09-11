--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11089e779f2647f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d0cc2e74504d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75977033526e488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2d723045784694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df523d5e794c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75977033526e488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cd75968f254d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2d723045784694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>16,770</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,230</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>17,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,080</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>