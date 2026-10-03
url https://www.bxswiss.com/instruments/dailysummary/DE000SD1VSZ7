--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d0cc2e74504d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b1ebb886414e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2d723045784694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fac452469534bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cd75968f254d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2d723045784694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3680912799414234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fac452469534bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>