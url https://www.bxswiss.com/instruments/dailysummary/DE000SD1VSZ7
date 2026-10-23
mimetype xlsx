--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b1ebb886414e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d1b8956bc54101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fac452469534bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393c770bff6e4baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3680912799414234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fac452469534bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0fa201fbb14ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393c770bff6e4baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>11,190</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,855</x:t>
-[...215 lines deleted...]
-          <x:t>9,350</x:t>
+          <x:t>11,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>