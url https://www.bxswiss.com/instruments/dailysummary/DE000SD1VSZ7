--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4491b4a0bafa4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997683c9e6d144d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5442f7767f444f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b209b5db21942cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0dddb221e6743d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5442f7767f444f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5794f4d61a5c447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b209b5db21942cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,110</x:t>
-[...279 lines deleted...]
-          <x:t>26,605</x:t>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>