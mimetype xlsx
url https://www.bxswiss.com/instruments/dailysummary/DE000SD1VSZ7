--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997683c9e6d144d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46c6b2e7b8c4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b209b5db21942cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fe5f44e0934c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5794f4d61a5c447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b209b5db21942cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0e737f64fd49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fe5f44e0934c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>19,940</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>19,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,375</x:t>
-[...188 lines deleted...]
-          <x:t>19,890</x:t>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>