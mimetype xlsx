--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46c6b2e7b8c4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a5dbe6b1e34b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fe5f44e0934c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd508fe691a58493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0e737f64fd49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fe5f44e0934c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091ffd5585ed44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd508fe691a58493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>19,275</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,375</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>18,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,165</x:t>
-[...141 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>18,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>