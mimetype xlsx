--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a5dbe6b1e34b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d3425f536e426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd508fe691a58493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c8fccb4c934135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091ffd5585ed44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd508fe691a58493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf355101b0954f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c8fccb4c934135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>