--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d3425f536e426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56430c90bc3542bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c8fccb4c934135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa654b84d41f41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf355101b0954f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c8fccb4c934135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17c5f125be54a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa654b84d41f41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,705</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,560</x:t>
-[...517 lines deleted...]
-          <x:t>14,475</x:t>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>