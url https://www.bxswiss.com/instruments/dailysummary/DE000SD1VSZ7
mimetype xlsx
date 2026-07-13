--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56430c90bc3542bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e144e07e1c2440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa654b84d41f41a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f98d1301354c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17c5f125be54a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa654b84d41f41a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b8982d37124171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f98d1301354c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>