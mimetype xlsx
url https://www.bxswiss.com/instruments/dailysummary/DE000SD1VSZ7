--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e144e07e1c2440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b06e369d94b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f98d1301354c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44d145c4b8943cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b8982d37124171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f98d1301354c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa7434cf36d4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44d145c4b8943cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,435</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>