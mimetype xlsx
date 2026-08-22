--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b06e369d94b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11089e779f2647f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf44d145c4b8943cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75977033526e488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa7434cf36d4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf44d145c4b8943cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df523d5e794c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75977033526e488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>