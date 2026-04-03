--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032e62a3ec2e46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f7ce8be7ec48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7445ff18be324bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0527319d1944e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74ec1d780ba4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7445ff18be324bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3fb99b41094274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0527319d1944e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>6,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,140</x:t>
-[...566 lines deleted...]
-          <x:t>5,800</x:t>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>