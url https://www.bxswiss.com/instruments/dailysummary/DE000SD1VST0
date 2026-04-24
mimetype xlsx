--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f7ce8be7ec48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8ca247d51a455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0527319d1944e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317de8a16f574ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3fb99b41094274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0527319d1944e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27e9bc652cb4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317de8a16f574ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,540</x:t>
-[...139 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,120</x:t>
-[...259 lines deleted...]
-          <x:t>6,130</x:t>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,080</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>6,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>