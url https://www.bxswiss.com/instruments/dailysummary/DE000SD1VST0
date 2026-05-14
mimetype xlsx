--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8ca247d51a455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ed27818e554d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317de8a16f574ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac97a57636d04463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27e9bc652cb4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317de8a16f574ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a429443e914751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac97a57636d04463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>