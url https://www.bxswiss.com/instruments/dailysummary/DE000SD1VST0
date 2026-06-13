--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ed27818e554d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34b9ef3e6bb4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac97a57636d04463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3552c156ce2448c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a429443e914751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac97a57636d04463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e8f75680244db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3552c156ce2448c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,130</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,720</x:t>
-[...156 lines deleted...]
-          <x:t>7,815</x:t>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,690</x:t>
-[...97 lines deleted...]
-          <x:t>7,295</x:t>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,260</x:t>
-[...274 lines deleted...]
-          <x:t>8,490</x:t>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>