--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34b9ef3e6bb4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89962d625a054827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3552c156ce2448c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc4aad0ff864b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e8f75680244db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3552c156ce2448c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f651d40299a420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc4aad0ff864b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,550</x:t>
-[...274 lines deleted...]
-          <x:t>7,455</x:t>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>7,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,780</x:t>
-[...31 lines deleted...]
-          <x:t>6,550</x:t>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,980</x:t>
-[...166 lines deleted...]
-          <x:t>8,605</x:t>
+          <x:t>7,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>