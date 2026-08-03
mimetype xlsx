--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89962d625a054827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915dfa5820f423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc4aad0ff864b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4d53c826564807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f651d40299a420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc4aad0ff864b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e1d96c1c9d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4d53c826564807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,615</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,200</x:t>
-[...210 lines deleted...]
-          <x:t>7,315</x:t>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,860</x:t>
-[...188 lines deleted...]
-          <x:t>7,930</x:t>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,755</x:t>
-[...107 lines deleted...]
-          <x:t>7,905</x:t>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>