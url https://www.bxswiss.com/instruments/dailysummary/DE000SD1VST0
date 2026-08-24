--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915dfa5820f423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8cab239da14332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4d53c826564807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb362295cc01a49d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e1d96c1c9d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4d53c826564807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfa3993e32c44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb362295cc01a49d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,160</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,045</x:t>
-[...421 lines deleted...]
-          <x:t>6,965</x:t>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,875</x:t>
-[...60 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,175</x:t>
-[...36 lines deleted...]
-          <x:t>6,780</x:t>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>