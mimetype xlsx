--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8cab239da14332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a349d633c4f4c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb362295cc01a49d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55671de7e904213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfa3993e32c44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb362295cc01a49d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8ce2a0235a4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55671de7e904213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,965</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,875</x:t>
-[...21 lines deleted...]
-          <x:t>6,780</x:t>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>6,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>