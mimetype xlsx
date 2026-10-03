--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a349d633c4f4c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc5cb3fc2524bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55671de7e904213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454b477ac634b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8ce2a0235a4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55671de7e904213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77aa26b575a24f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454b477ac634b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,795</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>6,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,945</x:t>
-[...274 lines deleted...]
-          <x:t>7,115</x:t>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>