--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc5cb3fc2524bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db8a9b94b694d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454b477ac634b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f7ccc95907490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77aa26b575a24f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454b477ac634b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f900fb80004e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f7ccc95907490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Carrefour</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VST0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,705</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>5,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>