--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8088c0f15f4ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f6204bf16d4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfcafbb4d6d64536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf889bee61642de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1dc0e4e82949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfcafbb4d6d64536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083f5966a39640ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf889bee61642de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>