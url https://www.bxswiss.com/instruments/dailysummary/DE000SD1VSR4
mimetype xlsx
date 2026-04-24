--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f6204bf16d4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469637d793fe402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf889bee61642de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2311682599194aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083f5966a39640ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf889bee61642de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2052977cc547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2311682599194aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
-[...249 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,738</x:t>
-[...117 lines deleted...]
-          <x:t>0,743</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>