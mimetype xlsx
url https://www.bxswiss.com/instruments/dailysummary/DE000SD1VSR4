--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469637d793fe402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d3af82a4445c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2311682599194aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1bbb63472d4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2052977cc547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2311682599194aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32ad7d575f64857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1bbb63472d4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,682</x:t>
-[...38 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,738</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>