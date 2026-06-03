--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d3af82a4445c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fce681615f44c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1bbb63472d4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59912818b4054f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32ad7d575f64857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1bbb63472d4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782e39234b1f4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59912818b4054f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,628</x:t>
-[...269 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>