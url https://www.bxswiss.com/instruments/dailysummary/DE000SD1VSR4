--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fce681615f44c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e1ad0ed0a54193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59912818b4054f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595e636c60a4b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782e39234b1f4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59912818b4054f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7578396c52644550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595e636c60a4b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>