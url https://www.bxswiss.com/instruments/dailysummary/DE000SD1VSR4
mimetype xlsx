--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e1ad0ed0a54193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e81454a56964620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595e636c60a4b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf59c8bf0034366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7578396c52644550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595e636c60a4b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066cfa556eff4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf59c8bf0034366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,588</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...254 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,468</x:t>
-[...247 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>