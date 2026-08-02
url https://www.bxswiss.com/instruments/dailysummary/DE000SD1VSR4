--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e81454a56964620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabbb5428bd48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf59c8bf0034366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674675f559a84229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066cfa556eff4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf59c8bf0034366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24636e54f7f4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674675f559a84229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...6 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,766</x:t>
-[...63 lines deleted...]
-          <x:t>0,751</x:t>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>