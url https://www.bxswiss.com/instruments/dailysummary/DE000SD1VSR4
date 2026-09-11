--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabbb5428bd48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fdaeb536264b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674675f559a84229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6563c0e42154d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24636e54f7f4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674675f559a84229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9abba92334f4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6563c0e42154d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,710</x:t>
-[...593 lines deleted...]
-          <x:t>0,862</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>