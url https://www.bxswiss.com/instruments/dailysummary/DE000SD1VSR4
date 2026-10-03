--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fdaeb536264b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb013220846024f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6563c0e42154d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73216ed86f9c4993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9abba92334f4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6563c0e42154d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f33103383b94fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73216ed86f9c4993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,727</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...38 lines deleted...]
-          <x:t>0,702</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,690</x:t>
-[...291 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...161 lines deleted...]
-          <x:t>0,564</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>