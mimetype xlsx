--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb013220846024f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5e78a56bea4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73216ed86f9c4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7e341747204c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f33103383b94fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73216ed86f9c4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re717142d5fc9445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7e341747204c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...16 lines deleted...]
-          <x:t>0,672</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,660</x:t>
-[...6 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...345 lines deleted...]
-          <x:t>0,624</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...21 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,724</x:t>
-[...65 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,596</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>