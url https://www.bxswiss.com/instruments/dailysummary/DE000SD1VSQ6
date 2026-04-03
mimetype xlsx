--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670fd6a54c104a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1d830682434d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7656994acd24ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72def23ae16d4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015c224ae5714dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7656994acd24ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32037f17faa04d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72def23ae16d4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>