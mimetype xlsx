--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1d830682434d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e0fc1d603041d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72def23ae16d4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49ce7ada4bd4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32037f17faa04d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72def23ae16d4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca07796e054d49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49ce7ada4bd4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,240</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,615</x:t>
-[...21 lines deleted...]
-          <x:t>3,615</x:t>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,305</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,945</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>2,935</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>3,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>