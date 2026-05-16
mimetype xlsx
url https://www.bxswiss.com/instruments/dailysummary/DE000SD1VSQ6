--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e0fc1d603041d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf936d9e5173479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49ce7ada4bd4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6544645a7f724a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca07796e054d49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49ce7ada4bd4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f8eb518cee4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6544645a7f724a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,000</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...16 lines deleted...]
-          <x:t>2,960</x:t>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>2,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>