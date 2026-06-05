--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf936d9e5173479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1c9a8590bc4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6544645a7f724a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c8680d230d489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f8eb518cee4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6544645a7f724a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013f04f5e8bf4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c8680d230d489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>3,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...48 lines deleted...]
-          <x:t>3,045</x:t>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,515</x:t>
-[...134 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,020</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...4 lines deleted...]
-          <x:t>2,560</x:t>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>