--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1c9a8590bc4cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12966c8836754cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c8680d230d489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b8fb4fcd2f4080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013f04f5e8bf4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c8680d230d489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842062dd33774c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b8fb4fcd2f4080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,515</x:t>
-[...134 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,020</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,015</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>