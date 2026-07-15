--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12966c8836754cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72e4ff5a2684816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b8fb4fcd2f4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92a09d5d754874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842062dd33774c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b8fb4fcd2f4080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f39093038ab4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92a09d5d754874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>