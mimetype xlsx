--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72e4ff5a2684816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c14211b90421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92a09d5d754874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48eaff88103f40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f39093038ab4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92a09d5d754874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d819e0fa4d4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48eaff88103f40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,170</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...6 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...495 lines deleted...]
-          <x:t>0,868</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>