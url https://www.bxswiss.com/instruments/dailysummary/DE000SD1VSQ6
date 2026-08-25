--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c14211b90421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77e26972c9848c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48eaff88103f40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1eecba4cef4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d819e0fa4d4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48eaff88103f40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re520a0a603244ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1eecba4cef4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
-[...31 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...144 lines deleted...]
-          <x:t>0,934</x:t>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>