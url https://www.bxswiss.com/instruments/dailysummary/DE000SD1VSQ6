--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77e26972c9848c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a30e2d44a14354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1eecba4cef4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6363fc362242fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re520a0a603244ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1eecba4cef4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8079260e50040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6363fc362242fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,761</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,736</x:t>
-[...43 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,844</x:t>
-[...107 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>