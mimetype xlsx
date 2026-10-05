--- v15 (2026-09-14)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a30e2d44a14354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30b31c32b0b448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6363fc362242fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd6e25880b04590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8079260e50040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6363fc362242fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ef11398a814047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd6e25880b04590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>