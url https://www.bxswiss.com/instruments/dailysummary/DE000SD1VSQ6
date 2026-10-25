--- v16 (2026-10-05)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30b31c32b0b448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f4b58ba41e4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd6e25880b04590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0097f89376a4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ef11398a814047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd6e25880b04590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18a85a5b48f48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0097f89376a4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BMW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>