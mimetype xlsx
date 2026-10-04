--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re847de8aedb54f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954d8e693f7c43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d8e443f75c4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dd75f7d5e34cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dab71069254b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d8e443f75c4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d408c8bb114b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dd75f7d5e34cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>173,245</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>193,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,025</x:t>
-[...48 lines deleted...]
-          <x:t>171,305</x:t>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>170,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>