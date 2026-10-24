--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954d8e693f7c43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b5c32ea97248c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dd75f7d5e34cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba99e33cfb314fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d408c8bb114b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dd75f7d5e34cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006ae3a938e94344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba99e33cfb314fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>193,330</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,025</x:t>
-[...48 lines deleted...]
-          <x:t>171,305</x:t>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,755</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>