--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868571cc37824e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4abbfe4c78a4db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c947f97a72429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc5e41a173b4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re927911a69b748f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c947f97a72429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e31d227d8e4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc5e41a173b4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>