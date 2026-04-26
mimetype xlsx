--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4abbfe4c78a4db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf95677582c8435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc5e41a173b4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba036ae3c8c4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e31d227d8e4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc5e41a173b4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb8e0d9bdd0490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba036ae3c8c4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>