--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf95677582c8435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e98798844e84907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba036ae3c8c4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb317e3cfe64759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb8e0d9bdd0490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba036ae3c8c4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd779aa7cf9fa46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb317e3cfe64759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>