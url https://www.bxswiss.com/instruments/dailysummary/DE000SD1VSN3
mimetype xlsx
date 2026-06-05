--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e98798844e84907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdb3fdeeabc4325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb317e3cfe64759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb0f6d527e74f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd779aa7cf9fa46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb317e3cfe64759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0b532017514fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb0f6d527e74f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>