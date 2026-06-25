--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdb3fdeeabc4325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ec4ea91a7642e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb0f6d527e74f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2db2b47ff84749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0b532017514fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb0f6d527e74f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc43e6eb8ab4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2db2b47ff84749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>