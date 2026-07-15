--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ec4ea91a7642e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4ca462257e4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2db2b47ff84749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bb743983944832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc43e6eb8ab4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2db2b47ff84749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823bc50ffa8541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bb743983944832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>