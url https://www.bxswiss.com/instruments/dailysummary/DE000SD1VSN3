--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4ca462257e4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3309d700c6704b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bb743983944832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re143847af24d4259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R823bc50ffa8541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bb743983944832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b2e31880b94e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re143847af24d4259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>