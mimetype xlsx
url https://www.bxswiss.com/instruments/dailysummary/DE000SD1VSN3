--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3309d700c6704b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc6979177be47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re143847af24d4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48e62eedc6447b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b2e31880b94e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re143847af24d4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f527ce3f58e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48e62eedc6447b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>201,010</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,230</x:t>
-[...323 lines deleted...]
-          <x:t>198,470</x:t>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>