--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc6979177be47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re847de8aedb54f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48e62eedc6447b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d8e443f75c4a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f527ce3f58e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48e62eedc6447b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dab71069254b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d8e443f75c4a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Axa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>