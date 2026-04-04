--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfea771712d48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c68c849d1244b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2c9150c3e942ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32daf8a575aa4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d15666d6cd46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2c9150c3e942ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ea9b22c54e49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32daf8a575aa4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>