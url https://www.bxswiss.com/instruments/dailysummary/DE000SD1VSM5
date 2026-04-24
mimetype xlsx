--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c68c849d1244b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b86c22ac33f4282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32daf8a575aa4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc12b3e4a314ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ea9b22c54e49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32daf8a575aa4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a0a8e00bcc4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc12b3e4a314ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>