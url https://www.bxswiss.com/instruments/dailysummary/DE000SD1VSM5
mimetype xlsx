--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b86c22ac33f4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a685cf44c424133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc12b3e4a314ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96f3ec12e7a490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10a0a8e00bcc4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc12b3e4a314ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51d2be7be0a40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96f3ec12e7a490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>