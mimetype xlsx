--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a685cf44c424133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed00e31dd04f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96f3ec12e7a490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b11823a6ea4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51d2be7be0a40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96f3ec12e7a490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32cec22213ef4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b11823a6ea4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>444,235</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>