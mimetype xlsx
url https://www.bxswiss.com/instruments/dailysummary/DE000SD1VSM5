--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed00e31dd04f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698f745073e44fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b11823a6ea4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98d10b95f024e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32cec22213ef4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b11823a6ea4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d0ae58b22f4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98d10b95f024e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>