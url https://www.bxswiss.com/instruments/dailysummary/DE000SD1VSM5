--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698f745073e44fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a67166521141c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98d10b95f024e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b65165a3df439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d0ae58b22f4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98d10b95f024e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9c687f22a44b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b65165a3df439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>