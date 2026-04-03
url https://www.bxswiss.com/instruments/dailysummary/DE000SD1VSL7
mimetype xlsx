--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacc64c906754ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd06fed9ea00422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c4ac9378254099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb4c740f3e64a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd310309f6bd04164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c4ac9378254099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b72ca0c5b54ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb4c740f3e64a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>