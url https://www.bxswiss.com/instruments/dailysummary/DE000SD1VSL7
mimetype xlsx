--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd06fed9ea00422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e051bab7f64d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb4c740f3e64a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa4ac9541c4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b72ca0c5b54ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb4c740f3e64a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redde77920aaa4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa4ac9541c4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>24,195</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,375</x:t>
-[...97 lines deleted...]
-          <x:t>16,605</x:t>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,315</x:t>
-[...458 lines deleted...]
-          <x:t>10,775</x:t>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>