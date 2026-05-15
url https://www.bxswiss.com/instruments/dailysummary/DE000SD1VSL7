--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e051bab7f64d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4dd5ded31184c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa4ac9541c4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1317ab9ecd1e42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redde77920aaa4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa4ac9541c4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e3a14f43c04b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1317ab9ecd1e42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>9,870</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,420</x:t>
-[...63 lines deleted...]
-          <x:t>14,865</x:t>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>