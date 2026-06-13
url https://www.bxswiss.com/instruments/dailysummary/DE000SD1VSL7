--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4dd5ded31184c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681265a7bfbd452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1317ab9ecd1e42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ff731abfff452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e3a14f43c04b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1317ab9ecd1e42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375049a965504927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ff731abfff452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>17,775</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,845</x:t>
-[...517 lines deleted...]
-          <x:t>18,910</x:t>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>