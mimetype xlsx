--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681265a7bfbd452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306330c0b636469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ff731abfff452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25769aedf5eb4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375049a965504927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ff731abfff452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3d8bc2581c4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25769aedf5eb4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>14,405</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,015</x:t>
-[...490 lines deleted...]
-          <x:t>24,830</x:t>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>