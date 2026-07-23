--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306330c0b636469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241cb89c63c54042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25769aedf5eb4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a807f2a9d134a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3d8bc2581c4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25769aedf5eb4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d82ad11839f4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a807f2a9d134a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>17,655</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>16,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>