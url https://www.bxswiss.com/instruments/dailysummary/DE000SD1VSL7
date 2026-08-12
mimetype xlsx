--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241cb89c63c54042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eade060adc04b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a807f2a9d134a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74fd8270fd34b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d82ad11839f4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a807f2a9d134a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebd89bed99749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74fd8270fd34b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>18,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>