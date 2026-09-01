--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eade060adc04b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d6f00d7294a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74fd8270fd34b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d028da907479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebd89bed99749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74fd8270fd34b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddcd2d5b8314b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d028da907479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>