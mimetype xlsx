--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d6f00d7294a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55ba27bf1a64442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d028da907479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f8fc56266448a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddcd2d5b8314b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d028da907479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recff72a3ab5046d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f8fc56266448a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,350</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>28,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,920</x:t>
-[...394 lines deleted...]
-          <x:t>27,485</x:t>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,040</x:t>
-[...38 lines deleted...]
-          <x:t>26,770</x:t>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,155</x:t>
-[...31 lines deleted...]
-          <x:t>25,555</x:t>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>