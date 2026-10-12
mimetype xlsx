--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55ba27bf1a64442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa66dab075724dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f8fc56266448a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96aa7626c91e46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recff72a3ab5046d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f8fc56266448a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01871e2582ab4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96aa7626c91e46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>27,485</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,040</x:t>
-[...38 lines deleted...]
-          <x:t>26,770</x:t>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,155</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>