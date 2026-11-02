--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa66dab075724dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd57617b0504480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96aa7626c91e46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f4a5b5966549d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01871e2582ab4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96aa7626c91e46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0bbc214ff0446e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f4a5b5966549d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>