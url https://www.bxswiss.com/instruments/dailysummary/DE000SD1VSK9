--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6499e7f4b8e4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44fe18baf6d4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a896970e3894f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a7f908fa4c4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2967c08a89b466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a896970e3894f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be40cc53f9e4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a7f908fa4c4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>