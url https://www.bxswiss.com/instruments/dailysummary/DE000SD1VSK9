--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44fe18baf6d4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3004b19730484441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a7f908fa4c4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52da494564d04853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be40cc53f9e4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a7f908fa4c4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8e880cab784bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52da494564d04853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>