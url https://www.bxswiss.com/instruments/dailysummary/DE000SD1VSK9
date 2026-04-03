--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58487d6e5ce7418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9a6c6044794410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a5118076904610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38debdb567774e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b520600f104f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a5118076904610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5094775688f543ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38debdb567774e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>