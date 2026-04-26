--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9a6c6044794410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084061ec5c6644c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38debdb567774e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f070ab48be4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5094775688f543ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38debdb567774e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2644c80512545a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f070ab48be4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>