--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084061ec5c6644c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698600dc8d214c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f070ab48be4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae7a162b2554acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2644c80512545a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f070ab48be4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e257b0bce14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae7a162b2554acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,775</x:t>
-[...252 lines deleted...]
-          <x:t>104,195</x:t>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>