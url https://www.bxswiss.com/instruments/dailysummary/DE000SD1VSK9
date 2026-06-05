--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698600dc8d214c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40accb850bcd4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae7a162b2554acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e4f4fad5b144af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e257b0bce14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae7a162b2554acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36a23bfda1b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e4f4fad5b144af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>100,355</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,995</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>