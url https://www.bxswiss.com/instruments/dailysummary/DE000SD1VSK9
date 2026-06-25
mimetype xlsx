--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40accb850bcd4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a49f648a04445ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e4f4fad5b144af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11bcfd96c984a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36a23bfda1b4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e4f4fad5b144af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54e4116bb99446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11bcfd96c984a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>105,100</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>