--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a49f648a04445ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e2eac2564b46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11bcfd96c984a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2063fd5355c14547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54e4116bb99446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11bcfd96c984a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849a878d68b44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2063fd5355c14547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>