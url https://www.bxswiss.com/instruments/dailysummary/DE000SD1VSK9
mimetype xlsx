--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e2eac2564b46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4007c682e424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2063fd5355c14547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24a38ca62a44b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849a878d68b44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2063fd5355c14547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c41f8fc45641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24a38ca62a44b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>