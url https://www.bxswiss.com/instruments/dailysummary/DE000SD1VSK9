--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4007c682e424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a8bea0d676482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24a38ca62a44b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b79671b01d4dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c41f8fc45641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24a38ca62a44b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8b3c31b1a9494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b79671b01d4dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>