--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a8bea0d676482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6499e7f4b8e4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b79671b01d4dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a896970e3894f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8b3c31b1a9494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b79671b01d4dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2967c08a89b466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a896970e3894f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>175,830</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,785</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>180,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,495</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>