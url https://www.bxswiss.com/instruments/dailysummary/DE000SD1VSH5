--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e017c322b8f4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129b4dc288d04540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd296a5ddcaeb4978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3ff2f1e61a4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re950e227ae614340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd296a5ddcaeb4978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d47df65bf441f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3ff2f1e61a4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,660</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,490</x:t>
-[...53 lines deleted...]
-          <x:t>10,785</x:t>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>25.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,015</x:t>
-[...333 lines deleted...]
-          <x:t>9,490</x:t>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>