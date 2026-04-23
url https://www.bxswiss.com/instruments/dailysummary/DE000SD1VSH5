--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129b4dc288d04540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc40738d0794a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3ff2f1e61a4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f44fc110e84a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d47df65bf441f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3ff2f1e61a4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4992aa170e3d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f44fc110e84a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>9,550</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,290</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>11,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,535</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>