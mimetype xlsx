--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc40738d0794a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085970baf5754fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f44fc110e84a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b686d09154313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4992aa170e3d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f44fc110e84a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5411b259cbd2400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b686d09154313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,840</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,585</x:t>
-[...463 lines deleted...]
-          <x:t>15,845</x:t>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>