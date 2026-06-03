--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085970baf5754fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf82c88a05914cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998b686d09154313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb7841a083a449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5411b259cbd2400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998b686d09154313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4ae1c2f32d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb7841a083a449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>