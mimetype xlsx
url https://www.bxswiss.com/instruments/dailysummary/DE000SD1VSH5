--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf82c88a05914cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d87a6c291346c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb7841a083a449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116b5abc27ee4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4ae1c2f32d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb7841a083a449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261ab779bf904996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116b5abc27ee4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>11,240</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>10,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>