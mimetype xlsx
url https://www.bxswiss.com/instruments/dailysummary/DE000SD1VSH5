--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d87a6c291346c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073de92bf7044fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116b5abc27ee4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad7659af6414f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261ab779bf904996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116b5abc27ee4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3554297a0e6d4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad7659af6414f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>13,795</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>13,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,545</x:t>
-[...31 lines deleted...]
-          <x:t>12,870</x:t>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>