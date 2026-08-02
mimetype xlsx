--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073de92bf7044fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3187c4f0a94ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad7659af6414f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b40ac2c69104f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3554297a0e6d4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad7659af6414f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ea94f601864ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b40ac2c69104f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>16,650</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>16,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>