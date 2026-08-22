--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3187c4f0a94ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15049ff81d434960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b40ac2c69104f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99be8c44718f4480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ea94f601864ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b40ac2c69104f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a5f76c4bf04879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99be8c44718f4480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>