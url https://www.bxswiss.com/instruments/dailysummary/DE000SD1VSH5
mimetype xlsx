--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15049ff81d434960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ec67ad8ed647a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99be8c44718f4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fee6e49a824a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a5f76c4bf04879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99be8c44718f4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815df9e380434e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fee6e49a824a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,260</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>12,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>