--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ec67ad8ed647a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bc631daa9c4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fee6e49a824a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd723d2b02b014a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815df9e380434e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fee6e49a824a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c933d01531d4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd723d2b02b014a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>12,445</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,270</x:t>
-[...399 lines deleted...]
-          <x:t>11,505</x:t>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>