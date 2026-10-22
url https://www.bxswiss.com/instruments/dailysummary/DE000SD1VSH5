--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5bc631daa9c4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33e502480834953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd723d2b02b014a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfd5ac4f96c463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c933d01531d4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd723d2b02b014a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea18cde8f7d41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfd5ac4f96c463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,835</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,350</x:t>
-[...16 lines deleted...]
-          <x:t>13,370</x:t>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,250</x:t>
-[...485 lines deleted...]
-          <x:t>11,150</x:t>
+          <x:t>13,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>