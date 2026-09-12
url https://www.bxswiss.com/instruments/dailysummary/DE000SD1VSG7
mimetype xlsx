--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e5b0fd52174136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c31836fc15c4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7bc01e130a47d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1673fd5ed231473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d1c356656f4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7bc01e130a47d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b3c30be2dd41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1673fd5ed231473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>39,390</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,210</x:t>
-[...195 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,955</x:t>
-[...9 lines deleted...]
-          <x:t>35,205</x:t>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>