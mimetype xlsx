--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c31836fc15c4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b88a14dfa4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1673fd5ed231473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cad8d2e8f94bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b3c30be2dd41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1673fd5ed231473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb0a1e020a149cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cad8d2e8f94bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>35,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>36,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>34,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>