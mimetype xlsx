--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949b88a14dfa4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra473e006908e41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cad8d2e8f94bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd3045e276c446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb0a1e020a149cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cad8d2e8f94bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8703c382ffae4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd3045e276c446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>35,905</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,620</x:t>
-[...65 lines deleted...]
-          <x:t>34,025</x:t>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,710</x:t>
-[...119 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,795</x:t>
-[...43 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,005</x:t>
-[...43 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>33,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>