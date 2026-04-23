--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e5fc4c432840ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4805cebd444b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a06b2637f9e4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047672c66a404ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad44d7ddac5436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a06b2637f9e4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4dbed128544a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047672c66a404ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>27,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>