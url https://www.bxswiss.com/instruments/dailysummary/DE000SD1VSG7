--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4805cebd444b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3baf3614494e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047672c66a404ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7828c2cc4d43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4dbed128544a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047672c66a404ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f478d6e7b143d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7828c2cc4d43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>32,510</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>38,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>