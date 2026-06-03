--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3baf3614494e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f707e955ee24f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7828c2cc4d43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b19bb3c1d024152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f478d6e7b143d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7828c2cc4d43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a950732bec4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b19bb3c1d024152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,905</x:t>
-[...252 lines deleted...]
-          <x:t>30,565</x:t>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>