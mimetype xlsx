--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f707e955ee24f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f6d79f245c4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b19bb3c1d024152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69de4e30fe1d496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a950732bec4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b19bb3c1d024152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3bc7400bb048c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69de4e30fe1d496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,935</x:t>
-[...549 lines deleted...]
-          <x:t>31,565</x:t>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>