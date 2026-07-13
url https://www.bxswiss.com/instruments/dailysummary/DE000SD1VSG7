--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f6d79f245c4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a94f494eab045a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69de4e30fe1d496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c4bda59bb545d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb3bc7400bb048c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69de4e30fe1d496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df926e746994d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c4bda59bb545d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,275</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>36,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,105</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>