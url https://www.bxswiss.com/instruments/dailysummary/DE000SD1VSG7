--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a94f494eab045a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994895bc4fb64545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c4bda59bb545d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668f8635f61f43a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df926e746994d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c4bda59bb545d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c73477f951c4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668f8635f61f43a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>