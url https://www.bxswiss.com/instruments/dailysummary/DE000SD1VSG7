--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994895bc4fb64545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e5b0fd52174136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668f8635f61f43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7bc01e130a47d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c73477f951c4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668f8635f61f43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d1c356656f4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7bc01e130a47d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Air Liquide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VSG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>