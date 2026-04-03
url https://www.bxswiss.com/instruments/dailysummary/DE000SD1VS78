--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27b617f05364b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06caf80db4364eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e03498c82734dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfddf93ec653423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344340e673bd48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e03498c82734dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4ba111be9247ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfddf93ec653423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>15,590</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,575</x:t>
-[...539 lines deleted...]
-          <x:t>14,295</x:t>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>