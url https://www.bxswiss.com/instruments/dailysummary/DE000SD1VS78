--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06caf80db4364eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1695f59bc8ff4cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfddf93ec653423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80b84e06c974f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4ba111be9247ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfddf93ec653423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1deed891df64867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80b84e06c974f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>13,610</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>14,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>