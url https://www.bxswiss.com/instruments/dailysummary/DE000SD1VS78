--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1695f59bc8ff4cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1064cc979b9c4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80b84e06c974f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e0a5adab434642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1deed891df64867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80b84e06c974f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9259e261fb7b43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e0a5adab434642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,230</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,230</x:t>
-[...355 lines deleted...]
-          <x:t>14,565</x:t>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>