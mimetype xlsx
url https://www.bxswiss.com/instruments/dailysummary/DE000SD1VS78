--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1064cc979b9c4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e79b10ed944be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e0a5adab434642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d9ca61b3004e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9259e261fb7b43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e0a5adab434642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe74a42f4b7346a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d9ca61b3004e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>13,960</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,075</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,595</x:t>
-[...97 lines deleted...]
-          <x:t>15,290</x:t>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,000</x:t>
-[...215 lines deleted...]
-          <x:t>13,640</x:t>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>