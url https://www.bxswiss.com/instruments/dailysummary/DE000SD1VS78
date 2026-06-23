--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e79b10ed944be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f691593c90486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d9ca61b3004e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88f0abad40e4cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe74a42f4b7346a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d9ca61b3004e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc146c6c3c0064d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88f0abad40e4cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,265</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,565</x:t>
-[...117 lines deleted...]
-          <x:t>12,520</x:t>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>