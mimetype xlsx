--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f691593c90486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81830144c779417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88f0abad40e4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ef67ae1ac7479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc146c6c3c0064d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88f0abad40e4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c780a55dab4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ef67ae1ac7479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,350</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,030</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,565</x:t>
-[...355 lines deleted...]
-          <x:t>13,355</x:t>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,370</x:t>
-[...63 lines deleted...]
-          <x:t>14,010</x:t>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>