--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81830144c779417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c243d6fc5f446a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ef67ae1ac7479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf1f354264e408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c780a55dab4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ef67ae1ac7479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8197a92e33f24f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf1f354264e408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,660</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,585</x:t>
-[...571 lines deleted...]
-          <x:t>15,325</x:t>
+          <x:t>14,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>