--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c243d6fc5f446a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b91d030f10e4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf1f354264e408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a39be8c57f4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8197a92e33f24f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf1f354264e408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3b7fb9a2f44d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a39be8c57f4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,630</x:t>
-[...468 lines deleted...]
-          <x:t>14,400</x:t>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>