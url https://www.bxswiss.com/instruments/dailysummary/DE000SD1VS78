--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b91d030f10e4c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ff0cbfc90b4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a39be8c57f4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fac7bd6c094fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3b7fb9a2f44d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a39be8c57f4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b6aae5045e4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fac7bd6c094fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>