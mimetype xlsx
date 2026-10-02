--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ff0cbfc90b4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a6f79383d946ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fac7bd6c094fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b736dc252bb48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b6aae5045e4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fac7bd6c094fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3023b19263c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b736dc252bb48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>