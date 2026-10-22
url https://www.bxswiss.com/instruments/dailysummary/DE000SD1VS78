--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a6f79383d946ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882ef6d25f5a43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b736dc252bb48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56653d074b504523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3023b19263c4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b736dc252bb48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044a626911574930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56653d074b504523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Enel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,405</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,270</x:t>
-[...11 lines deleted...]
-          <x:t>10,145</x:t>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>8,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>