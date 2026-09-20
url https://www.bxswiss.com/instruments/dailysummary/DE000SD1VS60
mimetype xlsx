--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3dacb07d354aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e5a799b5ea489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372c939361b24104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d43e9b0a1e4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0777ec4a78d4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372c939361b24104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75297d316c14658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d43e9b0a1e4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,680</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,560</x:t>
-[...16 lines deleted...]
-          <x:t>1,695</x:t>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...11 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...166 lines deleted...]
-          <x:t>1,815</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>