--- v14 (2026-09-20)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e5a799b5ea489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480e0e3b1c5943eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d43e9b0a1e4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6dcd2745c74885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75297d316c14658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d43e9b0a1e4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8679beeedd45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6dcd2745c74885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,540</x:t>
-[...475 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...107 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>