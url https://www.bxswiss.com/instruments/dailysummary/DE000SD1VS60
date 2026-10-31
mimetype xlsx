--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480e0e3b1c5943eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdc09f6b15a45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6dcd2745c74885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc882e251df5f46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8679beeedd45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6dcd2745c74885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2151e38ae01749c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc882e251df5f46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,830</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>1,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...436 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>