--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469540e7a2e14daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a23373823c4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e574cf2c044506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8016dfcb8d034a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a5fd411a5046b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e574cf2c044506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8255231b9fbb4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8016dfcb8d034a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,075</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,960</x:t>
-[...475 lines deleted...]
-          <x:t>7,050</x:t>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>9,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>