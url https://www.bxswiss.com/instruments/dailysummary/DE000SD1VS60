--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a23373823c4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452d92045c8e4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8016dfcb8d034a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f443b70e2f94340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8255231b9fbb4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8016dfcb8d034a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3dbeca0d6b4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f443b70e2f94340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,050</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>6,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,755</x:t>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,650</x:t>
-[...161 lines deleted...]
-          <x:t>6,970</x:t>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>