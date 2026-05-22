--- v7 (2026-04-26)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452d92045c8e4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1656ee5cad764f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f443b70e2f94340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad443d96dc64336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3dbeca0d6b4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f443b70e2f94340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra205473da6544c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad443d96dc64336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,755</x:t>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,650</x:t>
-[...372 lines deleted...]
-          <x:t>5,710</x:t>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,255</x:t>
-[...90 lines deleted...]
-          <x:t>5,125</x:t>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>