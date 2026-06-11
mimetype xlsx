--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1656ee5cad764f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837898a28a70472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad443d96dc64336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54adea96b7ac4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra205473da6544c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad443d96dc64336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d2c033b1c14964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54adea96b7ac4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>3,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,675</x:t>
-[...188 lines deleted...]
-          <x:t>3,905</x:t>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>