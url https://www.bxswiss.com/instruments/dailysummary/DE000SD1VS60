--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837898a28a70472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759fb6721c6f463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54adea96b7ac4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887e3fcfec1e4b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d2c033b1c14964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54adea96b7ac4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8d393613974a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887e3fcfec1e4b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,900</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,675</x:t>
-[...102 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>4,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>2,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>3,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,990</x:t>
-[...26 lines deleted...]
-          <x:t>3,420</x:t>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>