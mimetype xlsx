--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759fb6721c6f463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a539e4813984b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887e3fcfec1e4b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411eea0cd02f4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8d393613974a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887e3fcfec1e4b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb6c8ebe7c54fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411eea0cd02f4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>