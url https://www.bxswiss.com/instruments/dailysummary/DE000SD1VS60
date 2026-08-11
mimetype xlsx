--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a539e4813984b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724614a5b86d4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411eea0cd02f4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5d41de70804a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb6c8ebe7c54fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411eea0cd02f4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bccf1b4ae54743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5d41de70804a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,670</x:t>
-[...463 lines deleted...]
-          <x:t>4,010</x:t>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>