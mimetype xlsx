--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724614a5b86d4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3dacb07d354aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5d41de70804a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372c939361b24104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bccf1b4ae54743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5d41de70804a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0777ec4a78d4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372c939361b24104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,130</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,140</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>