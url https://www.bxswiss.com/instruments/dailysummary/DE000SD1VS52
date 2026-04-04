--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2757e88cd6af4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d6f13194d04d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487767f2118147b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9538adeacc43444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce9a410bbd854c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487767f2118147b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ca578e80f1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9538adeacc43444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>45,785</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,590</x:t>
-[...394 lines deleted...]
-          <x:t>56,860</x:t>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,365</x:t>
-[...161 lines deleted...]
-          <x:t>67,510</x:t>
+          <x:t>57,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>