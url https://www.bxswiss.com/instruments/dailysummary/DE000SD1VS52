--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d6f13194d04d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb247fcf4c14f40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9538adeacc43444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15e3f8481b4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ca578e80f1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9538adeacc43444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94ed18a48594704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15e3f8481b4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>56,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,365</x:t>
-[...141 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,830</x:t>
-[...387 lines deleted...]
-          <x:t>57,060</x:t>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>