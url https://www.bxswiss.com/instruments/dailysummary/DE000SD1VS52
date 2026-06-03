--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb247fcf4c14f40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aa7a434002403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15e3f8481b4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b06b25edc644a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94ed18a48594704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15e3f8481b4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06359b7610564a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b06b25edc644a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>50,885</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>