--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aa7a434002403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5901da881ee4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b06b25edc644a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989aa632d57846e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06359b7610564a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b06b25edc644a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cce8ab531d64aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989aa632d57846e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>