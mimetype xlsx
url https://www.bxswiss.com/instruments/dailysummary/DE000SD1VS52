--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5901da881ee4987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0d0260c74d41c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989aa632d57846e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58e52e7574e4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cce8ab531d64aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989aa632d57846e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c570b7682470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58e52e7574e4b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>40,130</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,185</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>34,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,725</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>