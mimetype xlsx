--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0d0260c74d41c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecb20f8ed194fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58e52e7574e4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b34adaaf5344642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c570b7682470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58e52e7574e4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6067a4da4a5402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b34adaaf5344642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>34,375</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,100</x:t>
-[...490 lines deleted...]
-          <x:t>41,455</x:t>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>