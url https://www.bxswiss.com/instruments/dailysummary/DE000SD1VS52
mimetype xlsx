--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecb20f8ed194fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17d0856a5c248a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b34adaaf5344642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404bc8b7cb284b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6067a4da4a5402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b34adaaf5344642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba27ebadec1c4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404bc8b7cb284b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>