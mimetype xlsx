--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17d0856a5c248a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935bcd72e04c427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404bc8b7cb284b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3074b166619d4b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba27ebadec1c4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404bc8b7cb284b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7287a5294446f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3074b166619d4b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>