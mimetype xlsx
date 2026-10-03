--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935bcd72e04c427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0d69a9df404e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3074b166619d4b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d77ef58172d43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7287a5294446f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3074b166619d4b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fbf976e5e848e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d77ef58172d43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>23,145</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,490</x:t>
-[...114 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,965</x:t>
-[...360 lines deleted...]
-          <x:t>22,635</x:t>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>