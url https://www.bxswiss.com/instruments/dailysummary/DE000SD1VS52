--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0d69a9df404e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a68e297630b4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d77ef58172d43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25afb5564884b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fbf976e5e848e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d77ef58172d43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0d6a9cdc0b4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25afb5564884b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,965</x:t>
-[...522 lines deleted...]
-          <x:t>17,005</x:t>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>