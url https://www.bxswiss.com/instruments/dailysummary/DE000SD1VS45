--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra529379f19c344e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9ceb962c814efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd5e47037584693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e07a4a139a4db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7347faed3d645e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd5e47037584693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401bf198f2da4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e07a4a139a4db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>