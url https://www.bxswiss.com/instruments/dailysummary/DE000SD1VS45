--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9ceb962c814efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d2c85eeb014436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e07a4a139a4db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2b4ed240d94139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401bf198f2da4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e07a4a139a4db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37cb24e99994ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2b4ed240d94139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,445</x:t>
-[...549 lines deleted...]
-          <x:t>75,930</x:t>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>