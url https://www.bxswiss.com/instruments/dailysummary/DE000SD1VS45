--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d2c85eeb014436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red34a4456365426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2b4ed240d94139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed9734f97cc49ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37cb24e99994ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2b4ed240d94139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a48bbe8f5849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed9734f97cc49ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>