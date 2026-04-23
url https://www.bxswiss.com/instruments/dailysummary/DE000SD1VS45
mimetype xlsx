--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ceb11ca364346e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c88458b07434b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7711fce75bc54e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d88fcf48ea4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d9abfe6f924b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7711fce75bc54e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab60cdbc82a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d88fcf48ea4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>109,995</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,095</x:t>
-[...404 lines deleted...]
-          <x:t>132,975</x:t>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>