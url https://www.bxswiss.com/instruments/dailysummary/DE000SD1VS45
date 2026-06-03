--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c88458b07434b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514ba976aa6941b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d88fcf48ea4a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6fe37726bf4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab60cdbc82a4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d88fcf48ea4a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225956aa4ddf4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6fe37726bf4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>108,855</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>