--- v8 (2026-06-03)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514ba976aa6941b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381b06b772904697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6fe37726bf4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ceb72200bf45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225956aa4ddf4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6fe37726bf4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baa34c818e24d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ceb72200bf45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...252 lines deleted...]
-          <x:t>86,250</x:t>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>