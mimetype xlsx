--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381b06b772904697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf296e26c4d594db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ceb72200bf45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99d7bd1972441c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baa34c818e24d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ceb72200bf45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65fd5a7918e452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99d7bd1972441c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,515</x:t>
-[...414 lines deleted...]
-          <x:t>89,190</x:t>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>