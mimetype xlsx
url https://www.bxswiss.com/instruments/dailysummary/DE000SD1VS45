--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf296e26c4d594db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra529379f19c344e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99d7bd1972441c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd5e47037584693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65fd5a7918e452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99d7bd1972441c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7347faed3d645e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd5e47037584693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on E.ON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,975</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>